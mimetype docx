--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -110,83 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В памяти Чжао Хань о «прошлой жизни» мать тоже не желала отдавать его Сяо Минжую. Но тогда Чжао Дэчан, ослепленный блеском перспективного зятя, настоял на своем, а последовавший императорский указ о браке окончательно лишил юношу выбора. Последующее поведение первоначального Чжао Ханя было во многом плодом воспитания матери — иначе, под влиянием отца, он непременно ввязался бы в борьбу за власть.</w:t>
-[...31 lines deleted...]
-        <w:t>Согласно уговору, ни госпожа Фань, ни Юаньцзин не почтили поместье князя Чэн своим присутствием. Они ограничились тем, что отправили умеренно дорогой подарок, чем вызвали немало смешков среди столичной знати, следившей за отношениями между домом Фань и резиденцией хоу Хуайюань. Заметив тень досады, мелькнувшую на лице Чжао Хань, многие злопыхатели лишь довольно потирали руки в ожидании нового скандала.</w:t>
+        <w:t>В памяти Чжао Ханя о «прошлой жизни» мать тоже не желала отдавать его Сяо Минжую. Но тогда Чжао Дэчан, ослепленный блеском перспективного зятя, настоял на своем, а последовавший императорский указ о браке окончательно лишил юношу выбора. Последующее поведение первоначального Чжао Ханя было во многом плодом воспитания матери — иначе, под влиянием отца, он непременно ввязался бы в борьбу за власть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно уговору, ни госпожа Фань, ни Юаньцзин не почтили поместье князя Чэн своим присутствием. Они ограничились тем, что отправили умеренно дорогой подарок, чем вызвали немало смешков среди столичной знати, следившей за отношениями между домом Фань и резиденцией хоу Хуайюань. Заметив тень досады, мелькнувшую на лице Чжао Ханя, многие злопыхатели лишь довольно потирали руки в ожидании нового скандала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старая госпожа и Чжао Дэчан вели себя так, словно наконец одержали великую победу и теперь могли ходить с высоко поднятой головой. Однако на самом банкете наложница Мэн Сусу — статная, блистательная и полная жизни — одним своим появлением затмила всех. Она выглядела истинной хозяйкой торжества, и нетрудно было представить, какую бурю негодования это вызвало в душе Чжао Хань, который только-только подарил княжеству сына.</w:t>
-[...31 lines deleted...]
-        <w:t>Госпожа Фань теперь окончательно отстранилась от дел Чжао Хань, воспринимая новости о нем лишь как забавные сплетни.</w:t>
+        <w:t>Старая госпожа и Чжао Дэчан вели себя так, словно наконец одержали великую победу и теперь могли ходить с высоко поднятой головой. Однако на самом банкете наложница Мэн Сусу — статная, блистательная и полная жизни — одним своим появлением затмила всех. Она выглядела истинной хозяйкой торжества, и нетрудно было представить, какую бурю негодования это вызвало в душе Чжао Ханя, который только-только подарил княжеству сына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Фань теперь окончательно отстранилась от дел Чжао Ханя, воспринимая новости о нем лишь как забавные сплетни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор как стало известно о беременности Чжао Хань, Мэн Сусу направила все свои силы на борьбу за благосклонность мужа. Рождение сына, способного унаследовать семейное дело, стало для нее вопросом жизни и смерти. Она видела, как нынешний император, не имея наследника, вынужден выбирать преемника среди родни — разве старый владыка мог быть этим доволен? Юаньцзин подозревал, что именно по этой причине император до сих пор тянул с окончательным решением.</w:t>
+        <w:t>С тех пор как стало известно о беременности Чжао Ханя, Мэн Сусу направила все свои силы на борьбу за благосклонность мужа. Рождение сына, способного унаследовать семейное дело, стало для нее вопросом жизни и смерти. Она видела, как нынешний император, не имея наследника, вынужден выбирать преемника среди родни — разве старый владыка мог быть этим доволен? Юаньцзин подозревал, что именно по этой причине император до сих пор тянул с окончательным решением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Ли, глава шпионов, поначалу сомневался в решении шицзы, полагая, что тот поступил слишком импульсивно, доверив их лекарю. Теперь же от сомнений не осталось и следа. Он больше не смел недооценивать методы Юаньцзина. Наверное, Сяо Минъюй лучше всех знал, на что способен этот доктор, раз не колеблясь передал своих людей ему, а не князю Дуаню.</w:t>
+        <w:t>Лю Ли, глава шпионов, поначалу сомневался в решении наследника, полагая, что тот поступил слишком импульсивно, доверив их лекарю. Теперь же от сомнений не осталось и следа. Он больше не смел недооценивать методы Юаньцзина. Наверное, Сяо Минъюй лучше всех знал, на что способен этот доктор, раз не колеблясь передал своих людей ему, а не князю Дуаню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин немедленно вскрыл его. С момента отъезда Минъюя прошло полгода. Все эти месяцы они поддерживали связь, и юноша знал о каждом шаге друга. В этом письме шицзы сообщал: пришло время начать войну с варварами. Только через открытое столкновение он сможет окончательно взять границу под свой контроль.</w:t>
+        <w:t>Юаньцзин немедленно вскрыл его. С момента отъезда Минъюя прошло полгода. Все эти месяцы они поддерживали связь, и юноша знал о каждом шаге друга. В этом письме наследник сообщал: пришло время начать войну с варварами. Только через открытое столкновение он сможет окончательно взять границу под свой контроль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В свое время, еще в Нинчэне, Минъюй сомневался в намерениях Юаньцзина, но годы, проведенные вместе, превратили того в самого доверенного человека. Он верил другу больше, чем собственному отцу. Именно потому, что за его спиной в столице стоял Юаньцзин, шицзы мог без оглядки вступить в битву, зная, что тыл надежно прикрыт.</w:t>
+        <w:t>В свое время, еще в Нинчэне, Минъюй сомневался в намерениях Юаньцзина, но годы, проведенные вместе, превратили того в самого доверенного человека. Он верил другу больше, чем собственному отцу. Именно потому, что за его спиной в столице стоял Юаньцзин, наследник мог без оглядки вступить в битву, зная, что тыл надежно прикрыт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что?! Шицзы Сяо возглавил войска и разбил врага? Как такое возможно?</w:t>
+        <w:t>— Что?! Наследник Сяо возглавил войска и разбил врага? Как такое возможно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>