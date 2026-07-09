--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -206,83 +206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жаль только, что у будущего императора уже была законная супруга. Мэн Сусу пришлось смириться с положением наложницы-сефэй, но она знала: пока она рядом, место первой жены рано или поздно станет её.</w:t>
-[...31 lines deleted...]
-        <w:t>Обосновавшись в столице и разузнав последние новости, она почувствовала неладное. В истории, которую она помнила, некий Ло Юаньцзин (позже известный как Чжао Юаньцзин), шуанъэр, считался баловнем судьбы. Династия Великая Чжоу смогла возродиться лишь благодаря этому шуанъэр-тайхоу, поэтому потомки изучили его жизнь вдоль и поперёк. Однако в этой реальности Ло Юаньцзин не вернулся в резиденцию хоу Хуайюань. Место, которое должно было принадлежать ему, занял Чжао Хань, вошедший в дом князя Чэн.</w:t>
+        <w:t>Жаль только, что у будущего императора уже была законная супруга. Мэн Сусу пришлось смириться с положением наложницы-консорт, но она знала: пока она рядом, место первой жены рано или поздно станет её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обосновавшись в столице и разузнав последние новости, она почувствовала неладное. В истории, которую она помнила, некий Ло Юаньцзин (позже известный как Чжао Юаньцзин), шуанъэр, считался баловнем судьбы. Династия Великая Чжоу смогла возродиться лишь благодаря этому шуанъэру-вдовствующей императрице, поэтому потомки изучили его жизнь вдоль и поперёк. Однако в этой реальности Ло Юаньцзин не вернулся в резиденцию хоу Хуайюань. Место, которое должно было принадлежать ему, занял Чжао Хань, вошедший в дом князя Чэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +366,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ей стоило лишь слегка проявить свои способности, и наследник князя Чэн сразу понял, какую пользу она может принести. Доходы павильона «Мэй И», стремительно завоевавшего популярность среди столичных дам, лишь подтверждали её ценность в глазах Сяо Минжуя. А Чжао Хань, запертый в задних покоях на правах простой наложницы, мог лишь бессильно наблюдать за её триумфом.</w:t>
-[...31 lines deleted...]
-        <w:t>Размышляя о том, как Чжао Хань, убрав Ло Юаньцзина, умудрился скатиться из наложницы-сефэй в обычные наложницы, Мэн Сусу всё больше склонялась к версии о перерождении. В его действиях не было и тени хитрости человека из её времени. А значит, серьёзной угрозы он не представлял.</w:t>
+        <w:t>Ей стоило лишь слегка проявить свои способности, и наследник князя Чэн сразу понял, какую пользу она может принести. Доходы павильона «Мэй И», стремительно завоевавшего популярность среди столичных дам, лишь подтверждали её ценность в глазах Сяо Минжуя. А Чжао Хань, запертый в задних покоях на правах простого наложника, мог лишь бессильно наблюдать за её триумфом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя о том, как Чжао Хань, убрав Ло Юаньцзина, умудрился скатиться из наложника-консорта в обычные наложники, Мэн Сусу всё больше склонялась к версии о перерождении. В его действиях не было и тени хитрости человека из её времени. А значит, серьёзной угрозы он не представлял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Сусу прошла по залу, приглашая постоянных покупательниц — знатных дам и молодых господ — подняться наверх. Она не забыла упомянуть, что количество новых пилюль ограничено, и достанутся они тем, кто предложит большую цену.</w:t>
+        <w:t>Мэн Сусу прошла по залу, приглашая постоянных покупательниц — знатных дам и молодых госпож — подняться наверх. Она не забыла упомянуть, что количество новых пилюль ограничено, и достанутся они тем, кто предложит большую цену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>