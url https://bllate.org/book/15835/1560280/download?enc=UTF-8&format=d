--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре выяснилось, что лечебница семьи Юань уже не та скромная лавка, какой была при открытии. За два года она обрела в столице громкое имя, а за её знаменитыми целебными пилюлями выстраивались очереди.</w:t>
+        <w:t>Вскоре выяснилось, что Медицинский павильон «Юаньши» уже не та скромная лавка, какой была при открытии. За два года она обрела в столице громкое имя, а за её знаменитыми целебными пилюлями выстраивались очереди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +494,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слышали про министра Чэна из ведомства работ? — шептались в переулках. — Он ведь известный на всю страну пример сыновней почтительности. Его матери уже за восемьдесят, и недавно после неудачного падения она едва не отошла в мир иной. Жена министра в суматохе дала старушке пилюлю из лечебницы Юань, и только благодаря этому дождались приезда императорского лекаря Вана. Тот, осмотрев снадобье, прямо сказал: не будь этой пилюли, он бы просто не успел застать старую госпожу в живых.</w:t>
-[...31 lines deleted...]
-        <w:t>— И что же? Когда старушка оправилась, она велела невестке заказать в лечебнице целую партию особых укрепляющих пилюль. Доктор Юань лично осмотрел её, прощупал пульс и изготовил состав специально для неё. Говорят, сейчас старая госпожа чувствует себя бодрее, чем до болезни!</w:t>
+        <w:t>— Слышали про министра Чэна из ведомства работ? — шептались в переулках. — Он ведь известный на всю страну пример сыновней почтительности. Его матери уже за восемьдесят, и недавно после неудачного падения она едва не отошла в мир иной. Жена министра в суматохе дала старушке пилюлю из Медицинского павильона «Юаньши», и только благодаря этому дождались приезда императорского лекаря Вана. Тот, осмотрев снадобье, прямо сказал: не будь этой пилюли, он бы просто не успел застать старую госпожу в живых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что же? Когда старушка оправилась, она велела невестке заказать в Медицинском павильоне «Юаньши» целую партию особых укрепляющих пилюль. Доктор Юань лично осмотрел её, прощупал пульс и изготовил состав специально для неё. Говорят, сейчас старая госпожа чувствует себя бодрее, чем до болезни!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проверить случившееся в семье министра ведомства работ не составляло труда: столь высокопоставленному чиновнику незачем было приукрашивать заслуги лекаря. И когда перед глазами знати предстал живой пример в лице преобразившегося князя Дуаня, популярность лечебницы Юань возросла многократно.</w:t>
+        <w:t>Проверить случившееся в семье министра ведомства работ не составляло труда: столь высокопоставленному чиновнику незачем было приукрашивать заслуги лекаря. И когда перед глазами знати предстал живой пример в лице преобразившегося князя Дуаня, популярность Медицинского павильона «Юаньши» возросла многократно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А почему мне здесь не быть? Ты разве не слышал, кто покровительствует лечебнице Юань? Весь Пекин об этом знает, кроме тебя, дурня?</w:t>
+        <w:t>— А почему мне здесь не быть? Ты разве не слышал, кто покровительствует Медицинскому павильону «Юаньши»? Весь Пекин об этом знает, кроме тебя, дурня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>