--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоу Хуайюань и представить не мог, что даже после ссоры с супругой, выставившей семью на посмешище, законный шуан’эр благородного дома всё равно окажется в положении наложницы. Поместье Хуайюань вновь превратилось в притчу во языцех для всей столицы. Маркиз понимал: в ближайшее время ему лучше не показываться на людях. Даже если прохожие будут молчать, в глубине души он всё равно будет гадать, не смеются ли они над ним.</w:t>
+        <w:t>Хоу Хуайюань и представить не мог, что даже после ссоры с супругой, выставившей семью на посмешище, законный шуан’эр благородного дома всё равно окажется в положении наложницы. Резиденция хоу Хуайюань вновь превратилась в притчу во языцех для всей столицы. хоу Хуайюань понимал: в ближайшее время ему лучше не показываться на людях. Даже если прохожие будут молчать, в глубине души он всё равно будет гадать, не смеются ли они над ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маркиз потёр виски, его лицо осунулось.</w:t>
+        <w:t>хоу Хуайюань потёр виски, его лицо осунулось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Ци поклонился, понимая, что теперь он окончательно окажется по разные стороны баррикад с матерью. Но вины он не чувствовал. В его глазах именно упрямство госпожи Фань завело дом маркиза в этот тупик. Единственный путь к спасению — безоговорочно поддерживать Чжао Ханя и дом князя Чэна. Стоит наследнику взойти на престол, и никто больше не посмеет вспомнить сегодняшний позор.</w:t>
+        <w:t>Чжао Ци поклонился, понимая, что теперь он окончательно окажется по разные стороны баррикад с матерью. Но вины он не чувствовал. В его глазах именно упрямство госпожи Фань завело резиденцию хоу в этот тупик. Единственный путь к спасению — безоговорочно поддерживать Чжао Ханя и дом князя Чэна. Стоит наследнику взойти на престол, и никто больше не посмеет вспомнить сегодняшний позор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старший сын всегда ставил интересы поместья и собственную карьеру на первое место. Его не заботило, что почувствует мать, когда узнает о его двуличии, или как бы отнёсся к этому его «покойный» брат, едва не погибший по вине Ло Юнхая. Он знал одно: без заслуг перед будущим императором дом Хуайюаня неизбежно увянет, превратившись в заурядное семейство без власти и титулов.</w:t>
+        <w:t>Старший сын всегда ставил интересы поместья и собственную карьеру на первое место. Его не заботило, что почувствует мать, когда узнает о его двуличии, или как бы отнёсся к этому его «покойный» брат, едва не погибший по вине Ло Юнхая. Он знал одно: без заслуг перед будущим императором резиденция хоу Хуайюаня неизбежно увянет, превратившись в заурядное семейство без власти и титулов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди, которых князь Дуань приставил к сыну, давно признали в нём своего единственного господина. По приказу Минъюя гвардейцы неустанно следили за каждым шагом обитателей дома маркиза, и стоило Чжао Ци отправить доверенных лиц за город, как они сели им на хвост.</w:t>
+        <w:t>Люди, которых князь Дуань приставил к сыну, давно признали в нём своего единственного господина. По приказу Минъюя гвардейцы неустанно следили за каждым шагом обитателей резиденции хоу, и стоило Чжао Ци отправить доверенных лиц за город, как они сели им на хвост.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Теперь я понимаю, почему Юаньцзин не желает иметь ничего общего с этим горе-папашей, — процедил юноша. — Эти двое — и отец, и сын — набитые дураки. Неужели они верят, что Чжао Хань — святоша, который поможет им возвыситься? Иди. Отдай все эти документы госпоже Фань.</w:t>
+        <w:t>— Теперь я понимаю, почему Юань Цзин не желает иметь ничего общего с этим горе-папашей, — процедил юноша. — Эти двое — и отец, и сын — набитые дураки. Неужели они верят, что Чжао Хань — святоша, который поможет им возвыситься? Иди. Отдай все эти документы госпоже Фань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нужно отдать их именно сейчас, пока Юаньцзина нет дома, — отрезал Минъюй, теряя терпение. Его мягкость предназначалась лишь одному человеку, для остальных же он оставался высокомерным наследником. — Живо исполняй! И не смей со мной спорить!</w:t>
+        <w:t>— Нужно отдать их именно сейчас, пока Юань Цзина нет дома, — отрезал Минъюй, теряя терпение. Его мягкость предназначалась лишь одному человеку, для остальных же он оставался высокомерным наследником. — Живо исполняй! И не смей со мной спорить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он понимал: после этого известия последние крохи привязанности госпожи Фань к мужу и старшему сыну развеются как дым. Маленький господин действовал расчетливо — он хотел, чтобы маркиза окончательно и бесповоротно приняла сторону Юаньцзина, отрезав себе все пути к отступлению.</w:t>
+        <w:t>Он понимал: после этого известия последние крохи привязанности госпожи Фань к мужу и старшему сыну развеются как дым. Маленький господин действовал расчетливо — он хотел, чтобы маркиза окончательно и бесповоротно приняла сторону Юань Цзина, отрезав себе все пути к отступлению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Минъюй надеялся, что Юаньцзин ничего не узнает, но, вернувшись из лечебницы, тот сразу заметил странное оживление среди слуг. Услышав о состоянии матери, он поспешил к ней.</w:t>
+        <w:t>Минъюй надеялся, что Юань Цзин ничего не узнает, но, вернувшись из лечебницы, тот сразу заметил странное оживление среди слуг. Услышав о состоянии матери, он поспешил к ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,83 +942,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин быстро пробежал глазами текст. Вопреки ожиданиям матери, он не выглядел ни расстроенным, ни удивлённым. Он знал «сюжет» этой жизни, и поступки хоу Хуайюаня с сыном лишь подтверждали его прогнозы. Его больше забавляла самоуверенность Минъюя — мальчишка всерьёз полагал, что сможет провернуть такое за его спиной.</w:t>
-[...31 lines deleted...]
-        <w:t>— Матушка, на самом деле это к лучшему, — мягко сказал Юаньцзин, присаживаясь рядом. — Теперь у вас не останется иллюзий насчёт их «семейных чувств». А что касается семьи Ло... Их возвращение возможно лишь при одном условии: если наследник князя Чэна будет официально усыновлён и взойдёт на престол. Если мы пресечём ему путь к власти, это станет сокрушительным ударом и для маркиза, и для Чжао Ханя.</w:t>
+        <w:t>Юань Цзин быстро пробежал глазами текст. Вопреки ожиданиям матери, он не выглядел ни расстроенным, ни удивлённым. Он знал «сюжет» этой жизни, и поступки хоу Хуайюаня с сыном лишь подтверждали его прогнозы. Его больше забавляла самоуверенность Минъюя — мальчишка всерьёз полагал, что сможет провернуть такое за его спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матушка, на самом деле это к лучшему, — мягко сказал Юань Цзин, присаживаясь рядом. — Теперь у вас не останется иллюзий насчёт их «семейных чувств». А что касается семьи Ло... Их возвращение возможно лишь при одном условии: если наследник князя Чэна будет официально усыновлён и взойдёт на престол. Если мы пресечём ему путь к власти, это станет сокрушительным ударом и для хоу, и для Чжао Ханя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она твёрдо встретила взгляд сына. Юаньцзин обнял мать, понимая, как тяжело ей далось это решение — выбирать между двумя родными детьми.</w:t>
-[...31 lines deleted...]
-        <w:t>Сердце госпожи Фань, израненное предательством первенца, постепенно согревалось в объятиях Юаньцзина. Она не была слабой женщиной. Ради этого ребёнка, страдавшего шестнадцать лет, она станет нерушимой скалой и защитит его любой ценой.</w:t>
+        <w:t>Она твёрдо встретила взгляд сына. Юань Цзин обнял мать, понимая, как тяжело ей далось это решение — выбирать между двумя родными детьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце госпожи Фань, израненное предательством первенца, постепенно согревалось в объятиях Юань Цзина. Она не была слабой женщиной. Ради этого ребёнка, страдавшего шестнадцать лет, она станет нерушимой скалой и защитит его любой ценой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующее утро Минъюй примчался в лечебницу «Юаньши», гордо неся тетрадь с выполненными заданиями на проверку своему учителю.</w:t>
-[...31 lines deleted...]
-        <w:t>Юаньцзин отложил тетрадь в сторону и с загадочной улыбкой посмотрел на мальчишку. Минъюй пощупал своё лицо, ничуть не смутившись.</w:t>
+        <w:t>На следующее утро Минъюй примчался в Медицинский павильон «Юаньши», гордо неся тетрадь с выполненными заданиями на проверку своему учителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цзин отложил тетрадь в сторону и с загадочной улыбкой посмотрел на мальчишку. Минъюй пощупал своё лицо, ничуть не смутившись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Похоже, ждать от него признания вины бесполезно», — подумал Юаньцзин и легонько щёлкнул его по лбу.</w:t>
+        <w:t>«Похоже, ждать от него признания вины бесполезно», — подумал Юань Цзин и легонько щёлкнул его по лбу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,115 +1486,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ой... — Минъюй схватился за лоб, не ожидая, что его так быстро раскроют. Но в его взгляде не было раскаяния — скорее досада, что не удалось провести Юаньцзина как следует. В следующий раз он будет осторожнее.</w:t>
-[...63 lines deleted...]
-        <w:t>«Судя по нынешнему характеру матушки, — размышлял Юаньцзин, — в оригинальном сюжете она вряд ли позволила бы Чжао Дэчану так легко отделаться ссылкой в молельню. На уступки её могла толкнуть лишь материнская любовь к Чжао Ци, но в той истории она ещё плохо знала своего сына. Можно только представить, в каком отчаянии госпожа Фань умирала: ладно маркиз, но даже родной сын предпочёл пожертвовать ею ради интересов поместья».</w:t>
+        <w:t>— Ой... — Минъюй схватился за лоб, не ожидая, что его так быстро раскроют. Но в его взгляде не было раскаяния — скорее досада, что не удалось провести Юань Цзина как следует. В следующий раз он будет осторожнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ещё и о «следующем разе» думаешь? — возмутился он. — По-твоему, я бы скрыл это от матери, боясь её расстроить? Ошибаешься. Я бы поступил точно так же. Матушка должна видеть истинное лицо хоу и Чжао Ци. Только избавившись от ложных надежд, она станет неуязвимой для их козней. Ты это понимаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Судя по нынешнему характеру матушки, — размышлял Юань Цзин, — в оригинальном сюжете она вряд ли позволила бы Чжао Дэчану так легко отделаться ссылкой в молельню. На уступки её могла толкнуть лишь материнская любовь к Чжао Ци, но в той истории она ещё плохо знала своего сына. Можно только представить, в каком отчаянии госпожа Фань умирала: ладно маркиз, но даже родной сын предпочёл пожертвовать ею ради интересов поместья».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наследник опустил руку и сердито взглянул на Юаньцзина, протестуя:</w:t>
+        <w:t>Наследник опустил руку и сердито взглянул на Юань Цзина, протестуя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Минъюй насупился, уставившись в пол. Убедительные доводы не оставляли места для спора. Юаньцзин ласково улыбнулся:</w:t>
+        <w:t>Минъюй насупился, уставившись в пол. Убедительные доводы не оставляли места для спора. Юань Цзин ласково улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>