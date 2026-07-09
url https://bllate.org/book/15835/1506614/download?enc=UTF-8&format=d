--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слуги в покоях Чжао Ханя втайне ликовали. Раз настоящий сын маркизы, по слухам, скончался от болезни в Нинчэне, значит, их хозяину не придётся возвращать законное место и титул.</w:t>
+        <w:t>Слуги в покоях Чжао Ханя втайне ликовали. Раз настоящий сын госпожи хоу, по слухам, скончался от болезни в Нинчэне, значит, их хозяину не придётся возвращать законное место и титул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но в этой жизни законный наследник вернулся. И привезла его маркиза Фань.</w:t>
+        <w:t>Но в этой жизни законный наследник вернулся. И привезла его госпожа Фань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В это время над воротами нового дома маркизы Фань уже красовалась табличка «Резиденция Фань». Слуг, присланных князем Дуанем для ухода за Минъюем, было едва ли не больше, чем хозяев. Госпожа отвела им отдельный двор, предоставив людям из княжеского дома устраиваться по своему вкусу, а сама занялась обустройством комнат для Юаньцзина.</w:t>
+        <w:t>В это время над воротами нового дома госпожи Фань уже красовалась табличка «Резиденция Фань». Слуг, присланных князем Дуанем для ухода за Минъюем, было едва ли не больше, чем хозяев. Госпожа отвела им отдельный двор, предоставив людям из княжеского дома устраиваться по своему вкусу, а сама занялась обустройством комнат для Юаньцзина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фань Дасао всегда была в добрых отношениях с золовкой. Её сердце обливалось кровью при мысли о том, как Чжао Дэчан обошёлся с женой. Потерять собственного ребёнка из-за беспечности мужа — какая мать сможет такое простить? И при этом маркиз даже не считал себя виноватым.</w:t>
+        <w:t>Фань Дасао всегда была в добрых отношениях с золовкой. Её сердце обливалось кровью при мысли о том, как хоу обошёлся с женой. Потерять собственного ребёнка из-за беспечности мужа — какая мать сможет такое простить? И при этом хоу даже не считал себя виноватым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Всем выйти, — распорядилась маркиза. Когда слуги покинули комнату, она взяла Юаньцзина за руку и подвела к родным. — Брат, невестка, только не сердитесь. Я обманула маркиза и весь его дом. Даже Лин-эр ничего не знает. На самом деле я нашла своего сына. История с «приёмным сыном» была лишь прикрытием, чтобы обмануть Дэчана. Его зовут Юаньцзин. Он не пожелал признавать такого отца, поэтому вернулся со мной под видом мужчины.</w:t>
+        <w:t>— Всем выйти, — распорядилась маркиза. Когда слуги покинули комнату, она взяла Юаньцзина за руку и подвела к родным. — Брат, невестка, только не сердитесь. Я обманула хоу и весь его дом. Даже Лин-эр ничего не знает. На самом деле я нашла своего сына. История с «приёмным сыном» была лишь прикрытием, чтобы обмануть Дэчана. Его зовут Юаньцзин. Он не пожелал признавать такого отца, поэтому вернулся со мной под видом мужчины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Там снова люди у ворот! — закричал он, не дожидаясь доклада. — На этот раз приехали сам маркиз и Чжао Ци!</w:t>
+        <w:t>— Там снова люди у ворот! — закричал он, не дожидаясь доклада. — На этот раз приехали сам хоу и Чжао Ци!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Конечно, этот маркиз притащился только потому, что я здесь! — самодовольно вскинул подбородок мальчик. — Если бы он правда хотел забрать жену, то явился бы ещё до вашего приезда.</w:t>
+        <w:t>— Конечно, этот хоу притащился только потому, что я здесь! — самодовольно вскинул подбородок мальчик. — Если бы он правда хотел забрать жену, то явился бы ещё до вашего приезда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, я не желаю его видеть. Полагаюсь на твою помощь, Минъюй. Передайте маркизу и его сыну, чтобы убирались. И скажите им: скоро я пришлю людей, чтобы забрать моё приданое.</w:t>
+        <w:t>— Да, я не желаю его видеть. Полагаюсь на твою помощь, Минъюй. Передайте хоу и его сыну, чтобы убирались. И скажите им: скоро я пришлю людей, чтобы забрать моё приданое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У ворот резиденции Чжао Дэчан кипел от ярости. Жена посмела не впустить его? Что она о себе возомнила? Неужели он, маркиз, должен пасть ниц перед женщиной и молить о прощении?</w:t>
+        <w:t>У ворот резиденции Чжао Дэчан кипел от ярости. Жена посмела не впустить его? Что она о себе возомнила? Неужели он, хоу, должен пасть ниц перед женщиной и молить о прощении?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Попробуйте только! — предводитель стражников, положив руку на эфес меча, вышел вперед. За его спиной в два ряда выстроились гвардейцы князя. — Маленький принц отдал приказ: никого не впускать. Неужели маркиз Хуайюань желает объявить войну дому князя Дуаня?</w:t>
+        <w:t>— Попробуйте только! — предводитель стражников, положив руку на эфес меча, вышел вперед. За его спиной в два ряда выстроились гвардейцы князя. — Маленький принц отдал приказ: никого не впускать. Неужели хоу Хуайюань желает объявить войну дому князя Дуаня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какая спесь у маркиза Хуайюаня! Ну что же вы? Ломайте ворота. Мне очень хочется посмотреть, как у вас это получится.</w:t>
+        <w:t>— Какая спесь у хоу Хуайюаня! Ну что же вы? Ломайте ворота. Мне очень хочется посмотреть, как у вас это получится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я не знал, что маленькое высочество живет здесь, — сквозь зубы выдавил господин. — Иначе я бы не посмел вас беспокоить.</w:t>
+        <w:t>— Я не знал, что маленькое высочество живет здесь, — сквозь зубы выдавил хоу. — Иначе я бы не посмел вас беспокоить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ссора маркиза с женой стала притчей во языцех. Сам Чжао Дэчан приехал за супругой и поцеловал запертые ворота. А через два дня Няня Цянь в сопровождении княжеских гвардейцев и людей семьи Фань явилась в резиденцию хоу.</w:t>
+        <w:t>Ссора хоу с женой стала притчей во языцех. Сам Чжао Дэчан приехал за супругой и поцеловал запертые ворота. А через два дня Няня Цянь в сопровождении княжеских гвардейцев и людей семьи Фань явилась в резиденцию хоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>