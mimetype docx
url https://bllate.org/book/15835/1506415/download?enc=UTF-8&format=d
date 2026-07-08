--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твои женщины сговорились с чужаками, опоили меня и вывезли из дома. Отец, неужели за то время, пока меня не было, ты так и не возвел свою наложницу Юй в ранг законной супруги?</w:t>
+        <w:t>— Твои женщины сговорились с чужаками, опоили меня и вывезли из дома. Отец, неужели за то время, пока меня не было, ты так и не возвел наложницу Юй в ранг законной супруги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты что же, до сих пор не докопался до истины? — мальчик посмотрел на него так, словно перед ним был круглый дурак. — Подумай сам, кто она такая? Если бы я, законный наследник, исчез навсегда, кого бы ты скорее всего сделал новой княгиней? Неужели Драгоценная наложница из дворца не давила на императора, чтобы тот принудил тебя к этому решению? А Лю Фу — чей он человек? Неужели даже того факта, что я оказался в его когтях, недостаточно, чтобы ты прозрел?</w:t>
+        <w:t>— Ты что же, до сих пор не докопался до истины? — мальчик посмотрел на него так, словно перед ним был круглый дурак. — Подумай сам, кто она такая? Если бы я, законный наследник, исчез навсегда, кого бы ты скорее всего сделал новой княгиней? Неужели Гуйфэй из дворца не давила на императора, чтобы тот принудил тебя к этому решению? А Лю Фу — чей он человек? Неужели даже того факта, что я оказался в его когтях, недостаточно, чтобы ты прозрел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Должно быть, я пошел в матушку, — решил он про себя. — Ни за что не признаю, что унаследовал от отца хоть каплю этого скудоумия».</w:t>
+        <w:t>«Должно быть, я пошел в матушку, — решил он про себя. — Ни за что не признаю, что унаследовал от отца хоть каплю этого скудоумия»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Драгоценная наложница, значит? И ты, Юй... Решили погубить моё сокровище? Думаете, раз за вами стоят император и Гуйфэй, я не посмею коснуться вашей паршивой шкуры?»</w:t>
+        <w:t>«Гуйфэй, значит? И ты, Юй... Решили погубить моё сокровище? Думаете, раз за вами стоят император и Гуйфэй, я не посмею коснуться вашей паршивой шкуры?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А ведь в это дело была впутана и резиденция князя Чэн. Раз детей подменили, значит, Чжао Ханъ, который вот-вот должен был войти в тот дом, вовсе не благородной крови, а шуанъэр простого торговца? Захочет ли теперь наследник князя Чэн брать в мужья безродного?</w:t>
+        <w:t>А ведь в это дело была впутана и резиденция князя Чэн. Раз детей подменили, значит, Чжао Хань, который вот-вот должен был войти в этот дом, вовсе не благородной крови, а сын простого торговца? Захочет ли теперь наследник князя Чэн брать в наложники безродного юношу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Государь, уставший от упреков, лишь твердил, что Драгоценная наложница ни при чем — это была личная инициатива Юй и Лю Фу. Но старые князья были непреклонны: они едва не плевали кровью от негодования, видя, как монарх выгораживает свою любимицу. В конце концов, их советы свелись к одному: государю пора выбрать наследника из числа племянников, пока эта женщина окончательно не развалила империю.</w:t>
+        <w:t>Государь, уставший от упреков, лишь твердил, что Гуйфэй ни при чем — это была личная инициатива Юй и Лю Фу. Но старые князья были непреклонны: они едва не плевали кровью от негодования, видя, как монарх выгораживает свою любимицу. В конце концов, их советы свелись к одному: государю пора выбрать наследника из числа племянников, пока эта женщина окончательно не развалила империю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,115 +2318,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав, что подкидыш не нашелся, Чжао Дэчанг даже испытал облегчение. Нет ребенка — нет и перемен. Чжао Ханъ по-прежнему остается их сыном и вскоре войдет в дом князя Чэн.</w:t>
-[...63 lines deleted...]
-        <w:t>Слова о разводе тогда были сказаны в сердцах — хоу был вполне доволен Чжао Ци и не собирался менять наследника. Госпожа Фань должна была оставаться на своем месте, ведь Чжао Ханъ формально числился её сыном. Если развестись, статус юноши станет двусмысленным, и кто знает, что скажет на это князь Чэн?</w:t>
+        <w:t>Услышав, что подкидыш не нашелся, Чжао Дэчанг даже испытал облегчение. Нет ребенка — нет и перемен. Чжао Хань по-прежнему остается их шуанъэрем и вскоре войдет в дом князя Чэн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и пусть твоя мать остынет. Вернется в дом — снова начнет на Хань-эр косо смотреть да ссоры затевать. Если так за нее переживаешь — навещай почаще. Когда придет в себя, тогда и уговоришь вернуться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова о разводе тогда были сказаны в сердцах — хоу был вполне доволен Чжао Ци и не собирался менять наследника. Госпожа Фань должна была оставаться на своем месте, ведь Чжао Хань формально числился её сыном. Если развестись, статус шуанъэря станет двусмысленным, и кто знает, что скажет на это князь Чэн?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,83 +2702,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они так держались за Чжао Ханя лишь потому, что тот открывал им двери в дом князя Чэн, надеясь на возвышение. Но если бы они заручились дружбой князя Дуаня... Такая возможность проплыла мимо них, а он даже не догадался!</w:t>
-[...31 lines deleted...]
-        <w:t>— Идем! Карета уже готова. Мы немедля едем за твоей матерью. Теперь, когда наследник у нее, мы обязаны вернуть их обоих в наш дом</w:t>
+        <w:t>Они так держались за Чжао Хань лишь потому, что та открывала им двери в дом князя Чэн, надеясь на возвышение. Но если бы они заручились дружбой князя Дуаня... Такая возможность проплыла мимо них, а он даже не догадался!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идем! Карета уже готова. Мы немедля едем за твоей матерью. Теперь, когда наследник у нее, мы обязаны вернуть их обоих в наш дом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>