--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Сунь, мы здесь ни при чем! Смилуйтесь!</w:t>
+        <w:t>— Чиновник Сунь, мы здесь ни при чем! Смилуйтесь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Няня Цянь тут же шепнула маркизе на ухо несколько слов. Взгляд госпожи Фань, устремленный на девушку, стал ледяным. Она медленно подошла к ней, сжимая в руке плеть. Госпожа Ло попыталась заслонить дочь собой:</w:t>
+        <w:t>Няня Цянь тут же шепнула госпоже хоу на ухо несколько слов. Взгляд госпожи Фань, устремленный на девушку, стал ледяным. Она медленно подошла к ней, сжимая в руке плеть. Госпожа Ло попыталась заслонить дочь собой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на маркизу, мальчик окончательно убедился в правоте слов лекаря. Несмотря на то, что Юаньцзин изменил цвет лица, их черты были поразительно схожи — это определенно были мать и сын.</w:t>
+        <w:t>Глядя на госпожу хоу, мальчик окончательно убедился в правоте слов лекаря. Несмотря на то, что Юаньцзин изменил цвет лица, их черты были поразительно схожи — это определенно были мать и сын.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда стража увела пленников, Сяо Юй спрыгнул с забора и припустил домой. Под руководством Юаньцзина он уже начал развивать внутреннюю энергию ци и теперь, почувствовав её легкость, тренировался с удвоенным рвением даже без напоминаний.</w:t>
+        <w:t>Когда стража увела пленников, Сяо Юй спрыгнул с забора и припустил домой. Под руководством Юаньцзина он уже начал развивать внутреннюю силу и теперь, почувствовав её легкость, тренировался с удвоенным рвением даже без напоминаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маркиза окончательно пришла в сознание. Она посмотрела на Юаньцзина и поспешно отпустила руку. Это был мужчина. Но его черты всё равно казались ей до боли знакомыми.</w:t>
+        <w:t>Госпожа хоу окончательно пришла в сознание. Она посмотрела на Юаньцзина и поспешно отпустила руку. Это был мужчина. Но его черты всё равно казались ей до боли знакомыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Минъюй, глядя на то, с каким невинным и растерянным видом Юаньцзин произносит эти слова, едва не покатился со смеху. Он готов был аплодировать этому пройдохе — как ловко тот обводит вокруг пальца маркизу и её свиту!</w:t>
+        <w:t>Минъюй, глядя на то, с каким невинным и растерянным видом Юаньцзин произносит эти слова, едва не покатился со смеху. Он готов был аплодировать этому пройдохе — как ловко тот обводит вокруг пальца госпожу хоу и её свиту!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>