--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По возвращении в город семья Тао немедленно занялась переездом. Старший брат Ди пришел со своей супругой помочь с вещами. Узнав, что соседом будет сам князь Чжэньбэй, тот сперва затревожился, но, вспомнив, как высоко регент ценит его младшего ученика, успокоился. Под защитой такого покровителя никто не посмеет причинить Тао вреда.</w:t>
+        <w:t>По возвращении в город семья Тао немедленно занялась переездом. Старший брат Ди пришел со своей супругой помочь с вещами. Узнав, что соседом будет сам князь Чжэньбэй, тот сперва затревожился, но, вспомнив, как высоко регент ценит своего младшего соученика, успокоился. Под защитой такого покровителя никто не посмеет причинить Тао вреда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За эти достижения Юаньцзин удостоился титула хоу Цзинхая и стал первым советником империи. Он обучал юного императора и при поддержке Му Чэнъаня основал Королевскую академию, а затем и сеть школ по всей стране, воплотив в жизнь мечту о доступном образовании.</w:t>
+        <w:t>За эти достижения Юаньцзин удостоился титула хоу Цзинхая и стал первым советником империи. Он обучал юного императора и при поддержке Му Чэнъаня основал Императорскую академию, а затем и сеть школ по всей стране, воплотив в жизнь мечту о доступном образовании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,83 +2446,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому же, через Королевскую военную академию князь подготовил новое поколение полководцев, верных не лично ему, а государству. По сути, он сам разрушил старый порядок, где армия подчинялась лишь воле одного военачальника. С поддержкой своего наставника, император официально поддержал все действия Чжэньбэя.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда границы империи были в безопасности, Му Чэнъань окончательно сложил с себя полномочия и стал простым преподавателем в военной академии. А в сорок лет, будучи в самом расцвете сил, Юаньцзин тоже подал в отставку, к великому изумлению двора. Он попросил лишь об одном — позволить ему возглавить Королевскую академию в качестве ректора.</w:t>
+        <w:t>К тому же, через Императорскую военную академию князь подготовил новое поколение полководцев, верных не лично ему, а государству. По сути, он сам разрушил старый порядок, где армия подчинялась лишь воле одного военачальника. С поддержкой своего наставника, император официально поддержал все действия Чжэньбэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда границы империи были в безопасности, Му Чэнъань окончательно сложил с себя полномочия и стал простым преподавателем в военной академии. А в сорок лет, будучи в самом расцвете сил, Юаньцзин тоже подал в отставку, к великому изумлению двора. Он попросил лишь об одном — позволить ему возглавить Императорскую академию в качестве ректора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>