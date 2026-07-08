--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все эти годы Юаньцзин и его отец поддерживали переписку со старейшинами. Времена нынче стояли суровые: оступится один сородич — отвечать всей семье. Тот понимал: чтобы его собственное положение и будущее младшего брата были незыблемы, клану нужны образованные люди, способные занять место в чиновничьем аппарате. Однако времени прошло слишком мало — пока, кроме самого Юаньцзина, никто в деревне Таоцзя не сумел сдать даже начальных экзаменов на звание туншэна.</w:t>
+        <w:t>Все эти годы Юаньцзин и его отец поддерживали переписку с главой клана. Времена нынче стояли суровые: оступится один сородич — отвечать всей семье. Тот понимал: чтобы его собственное положение и будущее младшего брата были незыблемы, клану нужны образованные люди, способные занять место в чиновничьем аппарате. Однако времени прошло слишком мало — пока, кроме самого Юаньцзина, никто в деревне Таоцзя не сумел сдать даже начальных экзаменов на звание туншэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дом семьи Тао, хоть и пустовал, стоял в чистоте благодаря заботе соседей. Он не только пожил в нем, но и оставил серебра старейшине на перестройку усадьбы. Бабушка часто поговаривала, что на закате лет мечтает вернуться в родные края, и её сын с женой разделяли это желание.</w:t>
+        <w:t>Дом семьи Тао, хоть и пустовал, стоял в чистоте благодаря заботе соседей. Он не только пожил в нем, но и оставил серебра главе клана на перестройку усадьбы. Бабушка часто поговаривала, что на закате лет мечтает вернуться в родные края, и её сын с женой разделяли это желание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В день отъезда проводить гостя собралась вся деревня. Сестра Тао Хуа пришла со своим семейством, приехали и родственники по линии госпожи Сун, и даже выданные замуж дочери Дачжу — Тао Дая, Тао Эръя и Тао Санья. Теперь, когда у них была такая опора в лице Тао Юаньцзина, их жизнь заметно наладилась. В отличие от госпожи Ван, они не питали пустых надежд на чужое богатство, а старались прилежно учить своих детей, надеясь, что те однажды повторит путь юноши.</w:t>
+        <w:t>В день отъезда проводить гостя собралась вся деревня. Сестра Тао Хуа пришла со своим семейством, приехали и родственники по линии госпожи Сун, и даже выданные замуж сёстры — Тао Дая, Тао Эръя и Тао Санья. Теперь, когда у них была такая опора в лице Тао Юаньцзина, их жизнь заметно наладилась. В отличие от госпожи Ван, они не питали пустых надежд на чужое богатство, а старались прилежно учить своих детей, надеясь, что те однажды повторит путь юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>