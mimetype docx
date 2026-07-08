--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По возвращении во дворец принц-регент своим указом немедленно возвёл господина Юя в чин министра работ, сместив старого никчёмного сановника, который лишь зря занимал своё место. Ведомству было велено бросить все силы на производство. Первой и важнейшей задачей стала помощь господину Шэню в Южных землях: там требовалось в кратчайшие сроки возвести надёжные дамбы.</w:t>
+        <w:t>По возвращении во дворец принц-регент своим указом немедленно возвёл господина Юя в чин министра работ, сместив старого никчёмного сановника, который лишь зря занимал своё место. Ведомству было велено бросить все силы на производство. Первой и важнейшей задачей стала помощь господину Шэню в провинции Цзяннань: там требовалось в кратчайшие сроки возвести надёжные дамбы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для Юаньцзина следующие несколько месяцев пролетели как один день. Вплоть до самого конца года он пропадал в мастерских и на стройках, жадно впитывая новые знания. В теории он был силён, но в тонкостях практического ремесла мастера из ведомства легко обходили его. За это время он успел снова побывать на Юге, лично инспектируя состояние водных путей вместе с опытными инженерами.</w:t>
+        <w:t>Для Юаньцзина следующие несколько месяцев пролетели как один день. Вплоть до самого конца года он пропадал в мастерских и на стройках, жадно впитывая новые знания. В теории он был силён, но в тонкостях практического ремесла мастера из ведомства легко обходили его. За это время он успел снова побывать в провинции Цзяннань, лично инспектируя состояние водных путей вместе с опытными инженерами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У И, почуяв неладное, благоразумно скрылся. Ещё на Юге он получал донесения из столицы и догадывался, какая буря зреет в душе господина. В такие моменты лучше было не попадаться на глаза.</w:t>
+        <w:t>У И, почуяв неладное, благоразумно скрылся. Ещё в провинции Цзяннань он получал донесения из столицы и догадывался, какая буря зреет в душе господина. В такие моменты лучше было не попадаться на глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ещё бы! — регент обжёг его ревнивым взглядом. — Мой Таньхуа-лан и лицом пригож, и умом не обделён. А уж после того, как твой цемент спас Юг от наводнения, благородные семейства готовы в очередь выстраиваться, лишь бы породниться с тобой.</w:t>
+        <w:t>— Ещё бы! — регент обжёг его ревнивым взглядом. — Мой Таньхуа-лан и лицом пригож, и умом не обделён. А уж после того, как твой цемент спас провинцию Цзяннань от наводнения, благородные семейства готовы в очередь выстраиваться, лишь бы породниться с тобой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>