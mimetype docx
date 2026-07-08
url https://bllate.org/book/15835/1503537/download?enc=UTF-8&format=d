--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но на этом беды не закончились. Спустя пару дней старый император, изливая гнев, нашел повод и разжаловал министра Яня в простолюдины. Янь Жусун остался в темнице. Дом хоу Юнчан тоже пострадал — титул был отозван, хотя жизни им сохранили.</w:t>
+        <w:t>Но на этом беды не закончились. Спустя пару дней старый император, изливая гнев, нашел повод и разжаловал министра Яня в простолюдины. Янь Жусун остался в темнице. Резиденция хоу Юнчан тоже пострадала — титул был отозван, хотя жизни им сохранили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь в день оглашения списков волнение вернулось, заставив сердца кандидатов биться чаще. Возле министерства обрядов собралась огромная толпа. Праздничный павильон перед воротами был куда великолепнее тех, что строили для провинциальных испытаний.</w:t>
+        <w:t>Лишь в день оглашения списков волнение вернулось, заставив сердца кандидатов биться чаще. Возле министерства ритуалов собралась огромная толпа. Праздничный павильон перед воротами был куда великолепнее тех, что строили для провинциальных испытаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>