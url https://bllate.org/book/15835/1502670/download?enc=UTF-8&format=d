--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>День оглашения списка принес новости, которые были одновременно и ожидаемыми, и поразительными: Юаньцзин занял первое место, став Цзеюанем. Тринадцатилетний Цзеюань, три года назад ставший Аньшоу на уездном экзамене, — теперь это имя было у всех на устах. Юй Сяо и Цзоу Вэйтин тоже оказались в списке.</w:t>
+        <w:t>День оглашения списка принес новости, которые были одновременно и ожидаемыми, и поразительными: Юаньцзин занял первое место, став Цзеюанем. Тринадцатилетний Цзеюань, три года назад ставший Аньшоу экзамена академии, — теперь это имя было у всех на устах. Юй Сяо и Цзоу Вэйтин тоже оказались в списке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жители соседних деревень зеленели от зависти, гадая, почему такой гений не родился у них. В Таоцзя же несколько дней не смолкало веселье — старейшина рода лично устроил грандиозный пир для всех округи. Юаньцзин не стал возражать, к тому же бабушка Сун уже согласилась на переезд, и он хотел, чтобы перед долгой разлукой старики вдоволь насладились этим триумфом.</w:t>
+        <w:t>Жители соседних деревень зеленели от зависти, гадая, почему такой гений не родился у них. В Таоцзя же несколько дней не смолкало веселье — глава клана лично устроил грандиозный пир для всех округи. Юаньцзин не стал возражать, к тому же бабушка Сун уже согласилась на переезд, и он хотел, чтобы перед долгой разлукой старики вдоволь насладились этим триумфом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,115 +1230,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В той жизни, что помнила Юйчжу, Юаньцзин забрал бы с собой незамужнюю Тао Саню в столицу и нашел бы ей там хорошую партию. Теперь же он почти не общался с бывшей Тао Саньей, ставшей теперь Тао Эръей. Он считал её неплохой девушкой, но не хотел брать на себя её судьбу, тратя силы ради сомнительной благодарности от её матери, госпожи Ван.</w:t>
-[...63 lines deleted...]
-        <w:t>Тётка кипела от злости. Она-то надеялась, что после отъезда свекрови станет хозяйкой в доме, а тут такой удар. Выбор женихов ей совершенно не нравился, ведь теперь она не могла распоряжаться приданым дочерей. Старая госпожа перестраховалась: все свадебные дары она передала на хранение старейшине рода, строго наказав Дачжу, чтобы всё до последней нитки ушло вслед за девками в их новые дома. Она не хотела, чтобы люди говорили, будто семья Тао кормит сына за счет дочерей. Отец семейства не посмел ослушаться, ведь мать пригрозила отречься от него. По просьбе бабушки и старейшины рода присматривал за Ван Ши — никто не хотел, чтобы её заносчивость навредила репутации их главного сокровища.</w:t>
+        <w:t>В той жизни, что помнила Юйчжу, Юаньцзин забрал бы с собой незамужнюю Тао Санью в столицу и нашел бы ей там хорошую партию. Теперь же он почти не общался с бывшей Тао Саньей, ставшей теперь Тао Эръей. Он считал её неплохой девушкой, но не хотел брать на себя её судьбу, тратя силы ради сомнительной благодарности от её матери, госпожи Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако перед отъездом он долго шептался с бабушкой Сун. И стоило Юаньцзину и отцу покинуть деревню, как старая госпожа, подавив все протесты тётки, самолично и решительно устроила помолвки для двух внучек. Бабушка, как и внук, не доверяла Госпоже Ван, а её муж, Тао Дачжу, был слишком мягкотелым — жена легко могла обвести его вокруг пальца и выдать дочерей за кого угодно, лишь бы выгадать побольше. Не в буквальном смысле продать, конечно, но выдать ради богатого выкупа, который она тут же спустила бы на своего «золотого сынка». А если бы случилась беда, расхлебывать это пришлось бы Юаньцзину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётка кипела от злости. Она-то надеялась, что после отъезда свекрови станет хозяйкой в доме, а тут такой удар. Выбор женихов ей совершенно не нравился, ведь теперь она не могла распоряжаться приданым дочерей. Старая госпожа перестраховалась: все свадебные дары она передала на хранение главе клана, строго наказав Дачжу, чтобы всё до последней нитки ушло вслед за девками в их новые дома. Она не хотела, чтобы люди говорили, будто семья Тао кормит сына за счет дочерей. Отец семейства не посмел ослушаться, ведь мать пригрозила отречься от него. По просьбе бабушки и главы клана присматривал за Госпожой Ван — никто не хотел, чтобы её заносчивость навредила репутации их главного сокровища.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он познакомил Юаньцзина со своим сыном, Ди Юем. Юноша был почти копией отца, и в глазах старшего брата читалось явное разочарование — он-то надеялся, что его отпрыск пойдет в мать. Ди Жун, выходец из семьи потомственных военных, всегда тяготел к изящной словесности и недолюбливал свою «грубую» внешность, а сын, к его досаде, с пеленок предпочитал мечи книгам.</w:t>
+        <w:t>Он познакомил Юаньцзина со своим сыном, Ди Юй. Юноша был почти копией отца, и в глазах старшего брата читалось явное разочарование — он-то надеялся, что его отпрыск пойдет в мать. Ди Жун, выходец из семьи потомственных военных, всегда тяготел к изящной словесности и недолюбливал свою «грубую» внешность, а сын, к его досаде, с пеленок предпочитал мечи книгам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>