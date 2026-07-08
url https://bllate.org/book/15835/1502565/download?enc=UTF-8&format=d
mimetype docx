--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто-то выделил под новый промысел пол-му, кто-то рискнул половиной своих наделов — так в Таоцзя началась эра лекарственных трав. Чтобы поддержать сына и внука, Тао Даюн и госпожа Сун оставили себе лишь два му под просо для семейных нужд, а всё остальное отвели под целебные коренья. Юный Аньшоу не сомневался: отец со временем наладит сбыт, а если вырастить пару толковых помощников и следить за качеством товара, отбоя от купцов не будет.</w:t>
+        <w:t>Кто-то выделил под новый промысел пол-му, кто-то рискнул половиной своих наделов — так в деревне Таоцзя началась эра лекарственных трав. Чтобы поддержать сына и внука, Тао Даюн и госпожа Сун оставили себе лишь два му под просо для семейных нужд, а всё остальное отвели под целебные коренья. Юный Аньшоу не сомневался: отец со временем наладит сбыт, а если вырастить пару толковых помощников и следить за качеством товара, отбоя от купцов не будет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уходя из деревни, юноша нисколько не беспокоился о кознях госпожи Ван, которая в последнее время стала слишком заносчивой. Под присмотром старосты и бабушки Сун ей не вырваться из-под их влияния. К тому же, благодаря статусу Юаньцзина, Тао Дая наконец-то получила предложение о достойном замужестве. Удивительно, но судьба свела её с тем же человеком, о котором помнила Юйчжу в своем «прошлом». Без вмешательства «главной героини» молодая чета жила душа в душу.</w:t>
-[...31 lines deleted...]
-        <w:t>Было, впрочем, и отличие. В той жизни, о которой знала Юйчжу, Юаньцзин был привязан к сестрам и обучал их грамоте, что помогло Тао Санье выгодно выйти замуж. Теперь же, когда семьи разделились, он и не помышлял о наставничестве для сестер из чужого дома. Их судьба отныне была только в их собственных руках.</w:t>
+        <w:t>Уходя из деревни, юноша нисколько не беспокоился о кознях госпожи Ван, которая в последнее время стала слишком заносчивой. Под присмотром старосты и бабушки Сун ей не вырваться из-под их влияния. К тому же, благодаря статусу Юаньцзина, Тао Дая наконец-то получила предложение о достойном замужестве. Удивительно, но судьба свела её с тем же человеком, о котором помнила Тао Юйчжу в своем «прошлом». Без вмешательства «главной героини» молодая чета жила душа в душу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было, впрочем, и отличие. В той жизни, о которой знала Тао Юйчжу, Юаньцзин был привязан к сестрам и обучал их грамоте, что помогло Тао Санья выгодно выйти замуж. Теперь же, когда семьи разделились, он и не помышлял о наставничестве для сестер из чужого дома. Их судьба отныне была только в их собственных руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спустя три года возмужавший Юаньцзин снова прибыл в Вэньчан. Он писал отцу, что ехать не обязательно, но Тао Даюн не смог усидеть дома. Он прибыл в город заранее, но теперь им не нужно было тесниться в съемном жилье — они  остановились в просторной резиденции наставника.</w:t>
+        <w:t>Спустя три года возмужавший Юаньцзин снова прибыл в Вэньчан. Он писал отцу, что ехать не обязательно, но Тао Даюн не смог усидеть дома. Он прибыл в город заранее, но теперь им не нужно было тесниться в съемном жилье — друзья остановились в просторной резиденции наставника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>