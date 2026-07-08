--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коекто из тех, кто встречал Юаньцзина на недавних собраниях, поспешил пояснить: оказывается, этот ребенок — тоже первый ученик уезда, причем стал им в еще более юном возрасте, чем Юй Сяо.</w:t>
+        <w:t>Коекто из тех, кто встречал Юаньцзина на недавних собраниях, поспешил пояснить: оказывается, этот ребенок — тоже Аньшоу уезда, причем стал им в еще более юном возрасте, чем Юй Сяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, Юаньцзин и его друзья поспешили поблагодарить покровителей. Остальные ученые взирали на них с неприкрытой завистью. Академия «Белая цапля» гремела на всю империю: её выпускники регулярно становились цзиньши, среди них были и Чжуанъюани, и вторые, и третьи медалисты дворцовых экзаменов. Учеба там почти гарантировала блестящую чиновничью карьеру.</w:t>
+        <w:t>Услышав это, Юаньцзин и его друзья поспешили поблагодарить покровителей. Остальные ученые взирали на них с неприкрытой завистью. Академия «Белая цапля» гремела на всю империю: её выпускники регулярно становились цзиньши, среди них были и Чжуанъюани, и Банъяни, и Таньхуа. Учеба там почти гарантировала блестящую чиновничью карьеру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,83 +3022,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока они были в пути, предсказание Юаньцзина сбылось: гонцы уже доставили благую весть в Таоцзя. Под звуки гонгов и барабанов всё население деревни высыпало на улицу. Услышав о победе, люди впали в неистовство от радости. Госпожа Сун и младшая Сун плакали от счастья, утирая слезы рукавами. Только вмешательство старосты клана, напомнившего о вознаграждении гонцам, помогло вернуть семье самообладание.</w:t>
-[...31 lines deleted...]
-        <w:t>— Хорошо! — провозгласил староста. — Как только Даюн и Юаньцзин вернутся, мы закатим пир на всю деревню!</w:t>
+        <w:t>Пока они были в пути, предсказание Юаньцзина сбылось: гонцы уже доставили благую весть в Таоцзя. Под звуки гонгов и барабанов всё население деревни высыпало на улицу. Услышав о победе, люди впали в неистовство от радости. Госпожа Сун и младшая Сун плакали от счастья, утирая слезы рукавами. Только вмешательство главы клана, напомнившего о вознаграждении гонцам, помогло вернуть семье самообладание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо! — провозгласил глава клана. — Как только Даюн и Юаньцзин вернутся, мы закатим пир на всю деревню!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мальчик попросил отца пригласить старосту и старейшин рода для серьезного разговора.</w:t>
+        <w:t>Мальчик попросил отца пригласить главу клана и старейшин клана для серьезного разговора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста и старейшины прибыли в большом волнении. Видя, как круто изменилась жизнь семьи Даюна за последние годы, каждый из них втайне мечтал о подобном достатке. Кто в здравом уме захочет прозябать в нищете?</w:t>
+        <w:t>Глава клана и старейшины клана прибыли в большом волнении. Видя, как круто изменилась жизнь семьи Даюна за последние годы, каждый из них втайне мечтал о подобном достатке. Кто в здравом уме захочет прозябать в нищете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо! Славное дело! — провозгласил староста. — Сегодня же вечером соберу всех в храме предков. Объявлю твою волю. Посмотрим, кто захочет пойти за тобой, но мой дом будет первым!</w:t>
+        <w:t>— Хорошо! Славное дело! — провозгласил глава клана. — Сегодня же вечером соберу всех в храме предков. Объявлю твою волю. Посмотрим, кто захочет пойти за тобой, но мой дом будет первым!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>