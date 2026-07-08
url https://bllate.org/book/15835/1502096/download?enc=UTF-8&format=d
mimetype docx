--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну хорошо, внучок, — сдалась госпожа Сун. — Сделаем по-твоему. Но сегодня мы просто обязаны пригласить семью старшего брата и хорошенько пообедать. Даюн, живо! Забивай курицу и козленка!</w:t>
+        <w:t>— Ну хорошо, внучок, — сдалась госпожа Сун. — Сделаем по-твоему. Но сегодня мы просто обязаны пригласить семью старшего брата и хорошенько пообедать. Даюн, живо! Забивай курицу и овцу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тао Даюн и младшая госпожа Сун сияли от гордости. Радовались и Тао Дачжу с дочерьми. Лишь Ван-ши чувствовала себя не в своей тарелке.</w:t>
+        <w:t>Тао Даюн и младшая госпожа Сун сияли от гордости. Радовались и Тао Дачжу с дочерьми. Лишь Госпожа Ван чувствовала себя не в своей тарелке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Цзиньбао тоже пребывал в смятении. С одной стороны, в большом доме всегда вкусно кормили, особенно мясом. С другой — стоило ему переступить порог, как и бабушка, и дядья, и даже братья принимались одергивать его, запрещая безобразничать и задирать сестер. Старая госпожа не скупилась на окрики, тогда как дома женщина позволяла ему буквально всё, считая это законным правом единственного сына.</w:t>
+        <w:t>Маленький Цзиньбао тоже пребывал в смятении. С одной стороны, в большом доме всегда вкусно кормили, особенно мясом. С другой — стоило ему переступить порог, как и бабушка, и дядя, и даже братья принимались одергивать его, запрещая безобразничать и задирать сестер. Старая госпожа не скупилась на окрики, тогда как дома женщина позволяла ему буквально всё, считая это законным правом единственного сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Неужели она и впрямь верит, что её Цзиньбао сравнится с моим сыном? — усмехнулась про себя женщина. — Я и не мечтаю, чтобы младший унаследовал хотя бы половину ума старшего, а Ван-ши и вовсе потеряла связь с реальностью».</w:t>
+        <w:t>«Неужели она и впрямь верит, что её Цзиньбао сравнится с моим сыном? — усмехнулась про себя женщина. — Я и не мечтаю, чтобы младший унаследовал хотя бы половину ума старшего, а Госпожа Ван и вовсе потеряла связь с реальностью».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот раз провожать их вышла, кажется, вся деревня. Старейшины рода и староста напутствовали юношу, прося его не волноваться и сдавать экзамен со спокойным сердцем. В их глазах он уже был героем — даже если он не пройдет испытания сейчас, в десять лет став аньшоу уезда, звание сюцая было лишь вопросом времени. А там, глядишь, и до цзюйжэня недалеко, что принесло бы славу всей деревне Таоцзя.</w:t>
+        <w:t>На этот раз провожать их вышла, кажется, вся деревня. Глава клана и старейшины рода напутствовали юношу, прося его не волноваться и сдавать экзамен со спокойным сердцем. В их глазах он уже был героем — даже если он не пройдет испытания сейчас, в десять лет став аньшоу уезда, звание сюцая было лишь вопросом времени. А там, глядишь, и до цзюйжэня недалеко, что принесло бы славу всей деревне Таоцзя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>