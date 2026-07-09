--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он обвел взглядом присутствующих, но увидел только Даю и Санью. Эръи нигде не было. Он обратился к родственникам:</w:t>
+        <w:t>Он обвел взглядом присутствующих, но увидел только Дая и Санья. Эръи нигде не было. Он обратился к родственникам:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тао Эръя, узнав об этом, исходила желчью. В своей семье она была вьючной лошадью под пятой свекрови, а её муж потерял всякое желание учиться дальше. Она посылала письма домой, требуя развода, чтобы найти себе партию получше. Она не понимала, почему Санья — госпожа, а она — крестьянка. Даже муж старшей сестры Даи разбогател под присмотром брата.</w:t>
+        <w:t>Тао Эръя, узнав об этом, исходила желчью. В своей семье она была вьючной лошадью под пятой свекрови, а её муж потерял всякое желание учиться дальше. Она посылала письма домой, требуя развода, чтобы найти себе партию получше. Она не понимала, почему Санья — госпожа, а она — крестьянка. Даже муж старшей сестры Дая разбогател под присмотром брата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>