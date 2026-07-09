--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Мы все едим одну еду и пьем одну воду, но почему такая разница в мозгах? Мы ровесники, но я чувствую к нему такую зависть... что готов поклониться в пол. Цяо-баба, посмотри на меня, поделись хоть каплей интеллекта!»</w:t>
+        <w:t>«Мы все едим одну еду и пьем одну воду, но почему такая разница в мозгах? Мы ровесники, но я чувствую к нему такую зависть... что готов поклониться в пол. Папа Цяо, посмотри на меня, поделись хоть каплей интеллекта!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>