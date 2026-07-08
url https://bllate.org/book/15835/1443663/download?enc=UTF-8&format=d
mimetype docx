--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому, когда умывшийся Юаньцзин вернулся, он с удивлением застал Чжоу Хэнцзюня, склонившегося над заданиями под светом лампы. Он не совсем понимал ход его мыслей, но это было невероятно мило. Кто вообще станет решать тесты в такое время? Юаньцзин простил себя за то, что в его голове в этот час были только глупости.</w:t>
+        <w:t>Поэтому, когда умывшийся Юаньцзин вернулся, он с удивлением застал Чжоу Хэнцзюня, склонившегося над заданиями под светом лампы. Он не совсем понимал ход его мыслей, но это было невероятно мило. Кто вообще станет решать тесты в такое время? Юаньцзин простил его за то, что в его голове в этот час были только глупости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>