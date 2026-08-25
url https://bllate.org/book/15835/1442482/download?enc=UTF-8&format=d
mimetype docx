--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Цзи прав... — она замялась, глядя на Яо Цюнмина. — Нужно начать расследование. Всё было слишком подстроено. И ещё... я хочу встретиться с четой Цяо. Хочу узнать, при каких обстоятельствах они нашли моего мальчика. Конечно, я не сделаю этого без его согласия, я не собираюсь заявляться к ним без предупреждения.</w:t>
+        <w:t>— Сяо Цзин прав... — она замялась, глядя на Яо Цюнмина. — Нужно начать расследование. Всё было слишком подстроено. И ещё... я хочу встретиться с четой Цяо. Хочу узнать, при каких обстоятельствах они нашли моего мальчика. Конечно, я не сделаю этого без его согласия, я не собираюсь заявляться к ним без предупреждения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он понимал, почему она называет его «Сяо Цзи» вместо «Сяо Цяо». Фамилия Цяо принадлежала приёмным родителям, и, возможно, каждое её упоминание напоминало женщине о дне, когда она потеряла сына.</w:t>
+        <w:t>Он понимал, почему она называет его «Сяо Цзин» вместо «Сяо Цяо». Фамилия Цяо принадлежала приёмным родителям, и, возможно, каждое её упоминание напоминало женщине о дне, когда она потеряла сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твоя правда. Тогда и не возвращайся к ним. Ся-шэнь последние годы прекрасно обходится без них, она точно будет на твоей стороне.</w:t>
+        <w:t>— Твоя правда. Тогда и не возвращайся к ним. Тётушка Ся последние годы прекрасно обходится без них, она точно будет на твоей стороне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отец и мать Юаньцзина уже привыкли к гостю. Они знали, что мальчики проводят дни за учёбой, и встретили его очень тепло. Отец Цзи даже сбегал в магазин за свежими закусками.</w:t>
+        <w:t>Отец и мать Юаньцзина уже привыкли к гостю. Они знали, что мальчики проводят дни за учёбой, и встретили его очень тепло. Отец Цяо даже сбегал в магазин за свежими закусками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отец Цзи, наколотив горсть грецких орехов, пододвинул их сыну:</w:t>
+        <w:t>Отец Цяо, наколотив горсть грецких орехов, пододвинул их сыну:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Цзи, что с тобой? Деньги закончились? Давай я тебе переведу.</w:t>
+        <w:t>— Сяо Цзин, что с тобой? Деньги закончились? Давай я тебе переведу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,115 +2894,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Родители вздрогнули и переглянулись. Они годами избегали поездок на родину именно из-за этих сплетен. Оказалось, сын всё слышал и всё это время помнил. Отец Цзи побледнел:</w:t>
-[...63 lines deleted...]
-        <w:t>— Сяо Цзи, ты снова что-то услышал? — Голос матери дрожал от страха.</w:t>
+        <w:t>Родители вздрогнули и переглянулись. Они годами избегали поездок на родину именно из-за этих сплетен. Оказалось, сын всё слышал и всё это время помнил. Отец Цяо побледнел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Цзин, это всё пустые басни! Глупости! Ты был совсем крохой, мы сами тебя вырастили...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Цзин, ты снова что-то услышал? — Голос матери дрожал от страха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну что ты... Сяо Цзи, не плачь. Папа и мама любят тебя больше всех. Мы скорее сами уйдём, чем тебя прогоним. Ты наш самый дорогой ребенок.</w:t>
+        <w:t>— Ну что ты... Сяо Цзин, не плачь. Папа и мама любят тебя больше всех. Мы скорее сами уйдём, чем тебя прогоним. Ты наш самый дорогой ребенок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Цзи... тебя кто-то искал?</w:t>
+        <w:t>— Сяо Цзин... тебя кто-то искал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>