--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -750,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он быстро набросал несколько имен: наставник Чжан Хэлю, старый друг Хэ Цзиньдун (вторая пара стариков жила не в Пекине, поэтому их тревожить не стали), коллеги — доктора Цай и Цзян, а также помощники из лаборатории и управляющие базами по выращиванию трав.</w:t>
-[...31 lines deleted...]
-        <w:t>В список также вошли старые товарищи по сельской бригаде «Красная Звезда». Чэнь Цзяньхуа и Ма Лили остались в Пекине и часто виделись с Юаньцзином, они давно догадывались о его отношениях с Циншанем. Доктор Цзи также подумывал пригласить Линь Дуна, хотя сомневался, что тот сможет выкроить время в своем плотном графике.</w:t>
+        <w:t>Он быстро набросал несколько имен: наставник Чжан Хэлю, старый друг Хэ Цзиньдун (вторая пара стариков жила не в Пекине, поэтому их тревожить не стали), коллеги — директора Цай и Цзян, а также помощники из лаборатории и управляющие базами по выращиванию трав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В список также вошли старые товарищи по производственной бригаде «Красная Звезда». Чэнь Цзяньхуа и Ма Лили остались в Пекине и часто виделись с Юаньцзином, они давно догадывались о его отношениях с Циншанем. Доктор Цзи также подумывал пригласить Линь Дуна, хотя сомневался, что тот сможет выкроить время в своем плотном графике.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Айли не совсем разделяла его мнение. Циншань слишком почернел на солнце, а кожа Юаньцзина была белой как фарфор, что вызывало у неё легкую зависть. Впрочем, раз Цзи-гэ доволен, то и ей сказать нечего.</w:t>
+        <w:t>Айли не совсем разделяла его мнение. Циншань слишком почернел на солнце, а кожа Юаньцзина была белой как фарфор, что вызывало у неё легкую зависть. Впрочем, раз Брат Цзи доволен, то и ей сказать нечего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это ваш младший брат Минъюй. А это, Шухуа, мой сын Юаньцзин и его зять... его супруг Цзян Циншань.</w:t>
+        <w:t>— Это ваш младший брат Минъюй. А это, Шухуа, мой сын Юаньцзин и мой зять... его супруг Цзян Циншань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>