--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге главу семейства забрали из лечебницы домой. Поскольку младшие брат и сестра были Чжэн Лаода неродными по матери, он без лишних раздумий выставил их за порог вместе с Хуэйцзюань. Мужчина милостиво позволил им занять старый дом семьи Чжэн, считая, что проявил верх благородства, не оставив их ночевать под открытым небом — его жена настаивала на том, чтобы отобрать и это жилье.</w:t>
+        <w:t>В итоге главу семейства забрали из лечебницы домой. Поскольку младшие брат и сестра были для Чжэн Лаода неродными по матери, он без лишних раздумий выставил их за порог вместе с Хуэйцзюань. Мужчина милостиво позволил им занять старый дом семьи Чжэн, считая, что проявил верх благородства, не оставив их ночевать под открытым небом — его жена настаивала на том, чтобы отобрать и это жилье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Папа, это не шутки. Я серьезно. Мы с Циншанем будем заботиться о тебе и о тетушке Гуйлань. Пусть твой «невестка» не отличается хрупкостью и мягкостью, но ты ведь знаешь его. Он на всё руки мастер. Те жилеты и куртки, что ты получал на ферме, он сам шил. Он даже подошвы подшивать умеет!</w:t>
+        <w:t>— Папа, это не шутки. Я серьезно. Мы с Циншанем будем заботиться о тебе и о тетушке Гуйлань. Пусть твоя «невестка» не отличается хрупкостью и мягкостью, но ты ведь знаешь его. Он на всё руки мастер. Те жилеты и куртки, что ты получал на ферме, он сам шил. Он даже подошвы подшивать умеет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>