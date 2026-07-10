--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старина Цзи, не буду от тебя скрывать... Юаньцзин уехал в деревню пять лет назад. Такова государственная политика, ни я, ни Лао Чжэн ничего не могли поделать, пришлось отправить его в сельскую коммуну. Я уже говорила с мужем, сейчас правила смягчились, и он обещал найти способ перевести сына в город. Как хорошо, что ты вернулся, теперь всё наладится!</w:t>
+        <w:t>— Старина Цзи, не буду от тебя скрывать... Юаньцзин уехал в деревню пять лет назад. Такова государственная политика, ни я, ни Старина Чжэн ничего не могли поделать, пришлось отправить его в сельскую коммуну. Я уже говорила с мужем, сейчас правила смягчились, и он обещал найти способ перевести сына в город. Как хорошо, что ты вернулся, теперь всё наладится!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Собеседница почувствовала, как предательски забилась жилка на виске. Она ведь не могла признаться, что использовала имя «покойного» Цзи Чанлиня, чтобы обелить репутацию Лао Чжэна. Если бы вскрылось, что она зачала ребёнка от любовника ещё до развода, соседи заживо съели бы её своими пересудами.</w:t>
-[...31 lines deleted...]
-        <w:t>— Старина Цзи... — глаза женщины мгновенно увлажнились. — Тебя не было столько лет. Разве могла я, слабая женщина, в одиночку поднять двоих детей? Как бы мы выжили? К счастью, Лао Чжэн не побрезговал мной. Когда родился Сяо Хуа, он стал заботиться о нём лучше, чем о родном. Мальчик всегда считал его отцом. Если сейчас раскрыть правду... не выйдет ли боком? Я ведь не против того, чтобы вы признали друг друга, но...</w:t>
+        <w:t>Собеседница почувствовала, как предательски забилась жилка на виске. Она ведь не могла признаться, что использовала имя «покойного» Цзи Чанлиня, чтобы обелить репутацию Старину Чжэна. Если бы вскрылось, что она зачала ребёнка от любовника ещё до развода, соседи заживо съели бы её своими пересудами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старина Цзи... — глаза женщины мгновенно увлажнились. — Тебя не было столько лет. Разве могла я, слабая женщина, в одиночку поднять двоих детей? Как бы мы выжили? К счастью, Старина Чжэн не побрезговал мной. Когда родился Сяо Хуа, он стал заботиться о нём лучше, чем о родном. Мальчик всегда считал его отцом. Если сейчас раскрыть правду... не выйдет ли боком? Я ведь не против того, чтобы вы признали друг друга, но...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что за наветы? Кто наговорил тебе этой чепухи, чтобы очернить Лао Чжэна? Тебя арестовали, ты хоть представляешь, как мы жили? Если бы не защита моего мужа, мы бы, может, давно отправились вслед за тобой на тот свет.</w:t>
+        <w:t>— Что за наветы? Кто наговорил тебе этой чепухи, чтобы очернить Старину Чжэна? Тебя арестовали, ты хоть представляешь, как мы жили? Если бы не защита моего мужа, мы бы, может, давно отправились вслед за тобой на тот свет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив, как в её глазах промелькнул панический страх, Цзи Чанлинь понял, что попал в цель. Он сказал про донос наугад, просто чтобы проверить реакцию, и не прогадал. Будь на её месте Лао Чжэн, такой блеф мог бы и не сработать.</w:t>
+        <w:t>Заметив, как в её глазах промелькнул панический страх, Цзи Чанлинь понял, что попал в цель. Он сказал про донос наугад, просто чтобы проверить реакцию, и не прогадал. Будь на её месте Старина Чжэн, такой блеф мог бы и не сработать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Честно говоря, хоть Цзи Чанлинь и заметно постарел, в нём всё ещё чувствовалась та особая академическая выправка, которая не выветрилась даже за годы ссылок. Он выглядел как человек тонкой культуры, полная противоположность Лао Чжэну. Все ведь помнили, что Чжэн Дали в молодости был обычным уличным хулиганом. Соседи диву давались: как можно было променять такого статного мужчину на этого проходимца?</w:t>
+        <w:t>Честно говоря, хоть Цзи Чанлинь и заметно постарел, в нём всё ещё чувствовалась та особая академическая выправка, которая не выветрилась даже за годы ссылок. Он выглядел как человек тонкой культуры, полная противоположность Старине Чжэну. Все ведь помнили, что Чжэн Дали в молодости был обычным уличным хулиганом. Соседи диву давались: как можно было променять такого статного мужчину на этого проходимца?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Надо Лао Чжэна с работы звать, пусть возвращается скорее.</w:t>
+        <w:t>— Надо Старину Чжэна с работы звать, пусть возвращается скорее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>