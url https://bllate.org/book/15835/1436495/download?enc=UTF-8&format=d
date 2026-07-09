--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин и в самом деле приехал не один. Его сопровождали Чэнь Цзяньхуа и Ма Лили — молодые супруги, только что официально зарегистрировавшие свой брак. Оба они поступили в пекинские университеты и теперь, помимо явки на регистрацию, преследовали ещё одну важную цель: муж вез Лили знакомиться с родителями.</w:t>
+        <w:t>Юань Цзин и в самом деле приехал не один. Его сопровождали Чэнь Цзяньхуа и Ма Лили — молодые супруги, только что официально зарегистрировавшие свой брак. Оба они поступили в пекинские университеты и теперь, помимо явки на регистрацию, преследовали ещё одну важную цель: муж вез Лили знакомиться с родителями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ма Лили облегчённо выдохнула, но в глубине души почувствовала укол разочарования и сердито зыркнула на супруга. Юаньцзин, наблюдая за ними, лишь с улыбкой качнул головой. Он не сомневался: такая женщина приживётся где угодно. Юноша помнил, как она, будучи изнеженной столичной девчонкой, приехала в их производственную бригаду и нашла в себе силы приспособиться к суровой деревенской жизни.</w:t>
+        <w:t>Ма Лили облегчённо выдохнула, но в глубине души почувствовала укол разочарования и сердито зыркнула на супруга. Юань Цзин, наблюдая за ними, лишь с улыбкой качнул головой. Он не сомневался: такая женщина приживётся где угодно. Юноша помнил, как она, будучи изнеженной шанхайской девчонкой, приехала в их производственную бригаду и нашла в себе силы приспособиться к суровой деревенской жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты был слишком занят свадьбой и банкетами, когда бы тебе интересоваться другими делами? — подколол его Юаньцзин.</w:t>
+        <w:t>— Ты был слишком занят свадьбой и банкетами, когда бы тебе интересоваться другими делами? — подколол его Юань Цзин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юаньцзин! Сюда! — крикнул он.</w:t>
+        <w:t>— Юань Цзин! Сюда! — крикнул он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,83 +462,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Циншань пришёл к выходу заранее. Когда толпа хлынула из дверей вокзала, он мгновенно выхватил взглядом Юаньцзина — тот всегда, при любых обстоятельствах, казался ярче и заметнее всех остальных. За два года разлуки молодой человек, кажется, стал ещё привлекательнее.</w:t>
-[...31 lines deleted...]
-        <w:t>Оказавшись рядом, мужчина уже не видел никого вокруг. В этот миг он больше всего на свете желал сгрести Юаньцзина в охапку и сжать так крепко, чтобы тот растворился в его плоти и крови. Ему стоило огромных усилий сдержаться, но его взгляд — обжигающий, полный неприкрытой страсти — выдавал всю ту бездонную тоску и нежность, что копились в сердце эти долгие два года.</w:t>
+        <w:t>Цзян Циншань пришёл к выходу заранее. Когда толпа хлынула из дверей вокзала, он мгновенно выхватил взглядом Юань Цзина — тот всегда, при любых обстоятельствах, казался ярче и заметнее всех остальных. За два года разлуки молодой человек, кажется, стал ещё привлекательнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказавшись рядом, мужчина уже не видел никого вокруг. В этот миг он больше всего на свете желал сгрести Юань Цзина в охапку и сжать так крепко, чтобы тот растворился в его плоти и крови. Ему стоило огромных усилий сдержаться, но его взгляд — обжигающий, полный неприкрытой страсти — выдавал всю ту бездонную тоску и нежность, что копились в сердце эти долгие два года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +718,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ой, забыл, совсем забыл... Я думал, Юаньцзин упомянет об этом в своём письме.</w:t>
-[...31 lines deleted...]
-        <w:t>— Прости, я тоже об этом позабыл, — Юаньцзина явно забавляла эта ситуация.</w:t>
+        <w:t>— Ой, забыл, совсем забыл... Я думал, Юань Цзин упомянет об этом в своём письме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, я тоже об этом позабыл, — Юань Цзина явно забавляла эта ситуация.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,83 +814,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тао Юнго приветливо кивнул. Про себя он невольно вздохнул: теперь понятно, почему сердце друга так намертво прикипело к этому парню. Небо явно было благосклонно к Юаньцзину: годы в деревне не только не состарили его, но и сделали лишь краше. Он возмужал и стал настолько заметным, что в нём было совершенно невозможно узнать человека, который несколько лет гнул спину на полях.</w:t>
-[...31 lines deleted...]
-        <w:t>— Помню, конечно помню, товарищ Тао. Но теперь зовите меня просто Юаньцзином.</w:t>
+        <w:t>Тао Юнго приветливо кивнул. Про себя он невольно вздохнул: теперь понятно, почему сердце друга так намертво прикипело к этому парню. Небо явно было благосклонно к Юань Цзину: годы в деревне не только не состарили его, но и сделали лишь краше. Он возмужал и стал настолько заметным, что в нём было совершенно невозможно узнать человека, который несколько лет гнул спину на полях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помню, конечно помню, товарищ Тао. Но теперь зовите меня просто Юань Цзином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Просто Юнго. Или по имени-фамилии — Тао Юнго, — тут же вклинился Цзян Циншань, поправляя товарища. Никаких «братьев» он терпеть не собирался. — Я сам понесу вещи Юаньцзина. А ты помоги Цзяньхуа и его супруге, вы всё равно знакомы.</w:t>
+        <w:t>— Просто Юнго. Или по имени-фамилии — Тао Юнго, — тут же вклинился Цзян Циншань, поправляя товарища. Никаких «братьев» он терпеть не собирался. — Я сам понесу вещи Юань Цзина. А ты помоги Цзяньхуа и его супруге, вы всё равно знакомы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тао Юнго, посмеиваясь, принял ношу и повёл семейство к выходу, давая Цзян Циншаню и Юаньцзину возможность поговорить наедине.</w:t>
-[...31 lines deleted...]
-        <w:t>Мужчина посмотрел на Юаньцзина, и черты его лица мгновенно смягчились.</w:t>
+        <w:t>Тао Юнго, посмеиваясь, принял ношу и повёл семейство к выходу, давая Цзян Циншаню и Юань Цзину возможность поговорить наедине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина посмотрел на Юань Цзина, и черты его лица мгновенно смягчились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как только здесь обустроимся, я сам с ней поговорю, — пообещал он. — Да, чуть не забыл... Юаньцзин, ты не хочешь заглянуть домой? Насчёт твоего отца — Юнго навел справки. Похоже, он скоро сможет вернуться.</w:t>
+        <w:t>— Как только здесь обустроимся, я сам с ней поговорю, — пообещал он. — Да, чуть не забыл... Юань Цзин, ты не хочешь заглянуть домой? Насчёт твоего отца — Юнго навел справки. Похоже, он скоро сможет вернуться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>