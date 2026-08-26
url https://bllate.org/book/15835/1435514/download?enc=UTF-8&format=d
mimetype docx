--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин в шутку сокрушался, что лишился такого удобного «объекта» для практики, но в глубине души был искренне рад за друга. В один из дней, когда они вдвоём отправились в лес на охоту, юноша спросил:</w:t>
+        <w:t>Юань Цзин в шутку сокрушался, что лишился такого удобного «объекта» для практики, но в глубине души был искренне рад за друга. В один из дней, когда они вдвоём отправились в лес на охоту, юноша спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин улыбнулся:</w:t>
+        <w:t>Юань Цзин улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +494,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Циншаню отчаянно хотелось услышать просьбу остаться, но разум твердил: это невозможно. За эти два года он привык видеть в Юаньцзине брата и лучшего друга. Он сам провёл черту, которую не смел пересекать, понимая, какая катастрофа обрушится на них обоих, стоит ему дать волю чувствам.</w:t>
-[...31 lines deleted...]
-        <w:t>«Он не может позволить себе разрушить жизнь Юаньцзина, не может подвести мать и свой дом. Все эти два года он оберегал юношу, затаив дыхание»</w:t>
+        <w:t>Цзян Циншаню отчаянно хотелось услышать просьбу остаться, но разум твердил: это невозможно. За эти два года он привык видеть в Юань Цзине брата и лучшего друга. Он сам провёл черту, которую не смел пересекать, понимая, какая катастрофа обрушится на них обоих, стоит ему дать волю чувствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он не может позволить себе разрушить жизнь Юань Цзина, не может подвести мать и свой дом. Все эти два года он оберегал юношу, затаив дыхание»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не стоит, — Юаньцзин покачал головой. — Не беспокойся за меня, Брат Цзян. Скоро времена изменятся. Нас, образованную молодёжь, не будут вечно держать в деревнях. Ты ведь видишь, что я не выпускаю книг из рук? Я жду своего часа. Нашей стране когда-нибудь понадобятся таланты во всех областях. То, что происходит сейчас, не может длиться вечно.</w:t>
+        <w:t>— Не стоит, — Юань Цзин покачал головой. — Не беспокойся за меня, Брат Цзян. Скоро времена изменятся. Нас, образованную молодёжь, не будут вечно держать в деревнях. Ты ведь видишь, что я не выпускаю книг из рук? Я жду своего часа. Нашей стране когда-нибудь понадобятся таланты во всех областях. То, что происходит сейчас, не может длиться вечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, — сказал он, глядя прямо в глаза Юаньцзину. — Я буду ждать того дня. Когда ты сможешь с гордостью вернуться в город, я сам приеду встретить тебя.</w:t>
+        <w:t>— Хорошо, — сказал он, глядя прямо в глаза Юань Цзину. — Я буду ждать того дня. Когда ты сможешь с гордостью вернуться в город, я сам приеду встретить тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин и его друг вместе работали в поле. Чэнь Цзяньхуа в это время пропадал у Ма Лили — их роман разгорался всё ярче, и все в деревне уже ждали скорой свадьбы. На этот раз участок находился далеко от подножия гор.</w:t>
+        <w:t>Юань Цзин и его друг вместе работали в поле. Чэнь Цзяньхуа в это время пропадал у Ма Лили — их роман разгорался всё ярче, и все в деревне уже ждали скорой свадьбы. На этот раз участок находился далеко от подножия гор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин, согнувшийся над грядками, на миг замер. Он медленно выпрямился и посмотрел на друга. В эту секунду в его душе шевельнулось нечто горькое — расставание оказалось куда тяжелее, чем он себе представлял.</w:t>
-[...31 lines deleted...]
-        <w:t>Их взгляды встретились. Юаньцзин первым стряхнул с себя оцепенение и с улыбкой протянул руку:</w:t>
+        <w:t>Юань Цзин, согнувшийся над грядками, на миг замер. Он медленно выпрямился и посмотрел на друга. В эту секунду в его душе шевельнулось нечто горькое — расставание оказалось куда тяжелее, чем он себе представлял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды встретились. Юань Цзин первым стряхнул с себя оцепенение и с улыбкой протянул руку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо тебе, Юаньцзин, — негромко произнёс он.</w:t>
+        <w:t>— Спасибо тебе, Юань Цзин, — негромко произнёс он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Впереди — долгий путь и служба. Письма письмами, но когда они увидят друг друга снова? Будет ли Юаньцзин помнить меня так же остро? Не появится ли в его жизни кто-то другой?»</w:t>
+        <w:t>«Впереди — долгий путь и служба. Письма письмами, но когда они увидят друг друга снова? Будет ли Юань Цзин помнить меня так же остро? Не появится ли в его жизни кто-то другой?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин видел состояние друга и, сделав шаг вперёд, обнял его, несильно похлопав по спине.</w:t>
+        <w:t>Юань Цзин видел состояние друга и, сделав шаг вперёд, обнял его, несильно похлопав по спине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Узнав новости, Чэнь Цзяньхуа вместе с Ма Лили примчались к дому Цзян. Вместе с Юаньцзином и Тётушкой Гуйлань они принялись укладывать нехитрый скарб. Впрочем, вещей было немного — о дате отъезда договорились заранее, и всё основное было уже готово.</w:t>
+        <w:t>Узнав новости, Чэнь Цзяньхуа вместе с Ма Лили примчались к дому Цзян. Вместе с Юань Цзином и Тётушкой Гуйлань они принялись укладывать нехитрый скарб. Впрочем, вещей было немного — о дате отъезда договорились заранее, и всё основное было уже готово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,83 +1710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В самый последний миг мужчина подошёл к Юаньцзину. Он легонько взъерошил юноше волосы на макушке, а затем, резко развернувшись, нырнул в кабину. Дверца захлопнулась. Когда мотор взревел и машина тронулась, он высунул руку из окна, прощаясь со всеми.</w:t>
-[...31 lines deleted...]
-        <w:t>Глядя на то, как автомобиль скрывается вдали, Юаньцзин почувствовал, что в носу предательски закололо. Он и представить не мог, что после всего пережитого в мире зомби его сердце всё ещё способно на такую острую грусть.</w:t>
+        <w:t>В самый последний миг мужчина подошёл к Юань Цзину. Он легонько взъерошил юноше волосы на макушке, а затем, резко развернувшись, нырнул в кабину. Дверца захлопнулась. Когда мотор взревел и машина тронулась, он высунул руку из окна, прощаясь со всеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на то, как автомобиль скрывается вдали, Юань Цзин почувствовал, что в носу предательски закололо. Он и представить не мог, что после всего пережитого в мире зомби его сердце всё ещё способно на такую острую грусть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин часто заморгал, прогоняя влагу из глаз.</w:t>
+        <w:t>Юань Цзин часто заморгал, прогоняя влагу из глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Грусть расставания понемногу утихла лишь через несколько дней. И тогда Юаньцзин внезапно осознал: тот самый роковой день прошёл тихо. Никакие кабаны не ворвались в деревню, никакое зверьё не напало на него. Всё было спокойно.</w:t>
+        <w:t>Грусть расставания понемногу утихла лишь через несколько дней. И тогда Юань Цзин внезапно осознал: тот самый роковой день прошёл тихо. Никакие кабаны не ворвались в деревню, никакое зверьё не напало на него. Всё было спокойно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,115 +2094,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя Сяо Цзи! Дядя Циншань письмо прислал! Те Дань принёс письмо для Дяди Сяо Цзи!</w:t>
-[...63 lines deleted...]
-        <w:t>Юаньцзин увидел на конверте своё имя. Почерк был аккуратным, буквы выведены с нажимом. Сердце юноши наполнилось радостью.</w:t>
+        <w:t>— Дядя Цзи! Дядя Циншань письмо прислал! Те Дань принёс письмо для Дяди Цзи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчишка сжимал в руках почтовый конверт. Там были весточки и для дедушки, и для бабушки, но он вызвался сам доставить письмо именно Юань Цзину. Мальчик подбежал и задрал голову, ожидая похвалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цзин увидел на конверте своё имя. Почерк был аккуратным, буквы выведены с нажимом. Сердце юноши наполнилось радостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,83 +2254,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин хотел было вскрыть конверт прямо здесь, но почему-то помедлил. Он осторожно спрятал письмо в карман, решив дождаться конца работы, чтобы прочесть его дома, в тишине.</w:t>
-[...31 lines deleted...]
-        <w:t>«Интересно, что Брат Циншань написал в своём самом первом письме?»</w:t>
+        <w:t>Юань Цзин хотел было вскрыть конверт прямо здесь, но почему-то помедлил. Он осторожно спрятал письмо в карман, решив дождаться конца работы, чтобы прочесть его дома, в тишине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Интересно, что Брат Цзян написал в своём самом первом письме?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>