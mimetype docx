--- v0 (2026-05-24)
+++ v1 (2026-07-07)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин и Чэнь Цзяньхуа, к примеру, завели привычку дважды в день — утром и вечером — проверять свои вещи. Они опасались, что в их отсутствие кто-то подбросит в комнату предмет, которому там явно не место.</w:t>
+        <w:t>Юань Цзин и Чэнь Цзяньхуа, к примеру, завели привычку дважды в день — утром и вечером — проверять свои вещи. Они опасались, что в их отсутствие кто-то подбросит в комнату предмет, которому там явно не место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький мальчик подбежал к Юаньцзину и, дождавшись, пока тот наклонится, зашептал ему на ухо важную новость. Юноша выпрямился и одобряюще взъерошил мальчишке волосы.</w:t>
+        <w:t>Маленький мальчик подбежал к Юань Цзину и, дождавшись, пока тот наклонится, зашептал ему на ухо важную новость. Юноша выпрямился и одобряюще взъерошил мальчишке волосы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Те Дань был младшим сыном старшего брата Ню Таохуа. Юаньцзин, время от времени привозивший из города леденцы, быстро обзавёлся преданной «службой разведки» в лице местных ребятишек, которые теперь зорко следили за каждым шагом Ду Вэйго и Ван Лин.</w:t>
+        <w:t>Те Дань был младшим сыном старшего брата Ню Таохуа. Юань Цзин, время от времени привозивший из города леденцы, быстро обзавёлся преданной «службой разведки» в лице местных ребятишек, которые теперь зорко следили за каждым шагом Ду Вэйго и Ван Лин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзину вся эта ситуация казалась ироничной. В своей прошлой жизни он до самой смерти так и не узнал, что Ван Лин состояла в отношениях с Ду Вэйго. К тому же тот тогда так и не уехал учиться в университет, хотя по всем признакам место было у него в кармане. Скорее всего, тогда влиятельная семья министра Вана прознала о его местонахождении и вмешалась в дело.</w:t>
-[...31 lines deleted...]
-        <w:t>Поэтому теперь он заранее сообщил о ситуации семье Ван, и Юаньцзин считал, что в этом нет ничего плохого.</w:t>
+        <w:t>Юань Цзину вся эта ситуация казалась ироничной. В своей прошлой жизни он до самой смерти так и не узнал, что Ван Лин состояла в отношениях с Ду Вэйго. К тому же тот тогда так и не уехал учиться в университет, хотя по всем признакам место было у него в кармане. Скорее всего, тогда влиятельная семья министра Вана прознала о его местонахождении и вмешалась в дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому теперь он заранее сообщил о ситуации семье Ван, и Юань Цзин считал, что в этом нет ничего плохого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за повышенного внимания ревкома визиты в коровник стали опаснее. Юаньцзин и Цзян Циншань теперь выбирались туда лишь раз в неделю. Чжан Хэлю проверял, как заживает нога ветерана, а Юаньцзин жадно впитывал знания, засыпая старого лекаря вопросами. Чэнь Цзяньхуа, разумеется, был в курсе этих вылазок, но не только не возражал, но и усердно создавал им алиби.</w:t>
+        <w:t>Из-за повышенного внимания ревкома визиты в коровник стали опаснее. Юань Цзин и Цзян Циншань теперь выбирались туда лишь раз в неделю. Чжан Хэлю проверял, как заживает нога ветерана, а Юань Цзин жадно впитывал знания, засыпая старого лекаря вопросами. Чэнь Цзяньхуа, разумеется, был в курсе этих вылазок, но не только не возражал, но и усердно создавал им алиби.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем в провинциальном центре Министр Ван, получив сведения о местонахождении Ду Вэйго, не стал действовать в лоб. Он приказал сперва всё тщательно проверить. Доклад подчиненного лишь подтвердил его догадки: семья Ду припрятала своего непутёвого отпрыска в деревне, надеясь, что там всё уляжется, и уже вовсю хлопотала о его зачислении в университет по квоте для рабочих и крестьян. Этот бездельник, не желающий и палец о палец ударить в поле, рассчитывал на такое престижное место?</w:t>
+        <w:t>Тем временем в провинциальном центре Министр Ван, получив сведения о местонахождении Ду Вэйго, не стал действовать в лоб. Он приказал сперва всё тщательно проверить. Доклад подчиненного лишь подтвердил его догадки: семья Ду припрятала своего непутёвого отпрыска в деревне, надеясь, что там всё уляжется, и уже вовсю хлопотала о его зачислении в Университет рабочих, крестьян и солдат. Этот бездельник, не желающий и палец о палец ударить в поле, рассчитывал на такое престижное место?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,115 +1102,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В один из холодных дней Юаньцзин отправился на почту в посёлок. Зима вступала в свои права, а там, на севере, где находилась ферма отца Цзи, морозы наверняка стояли лютые. Юаньцзин уже посылал тёплую одежду, но в этот раз подготовил нечто особенное: наколенники и шапку из кроличьего меха, тёплый жилет, а также запас вяленого мяса и сушёных овощей. Он бы с радостью отправил и ватные одеяла, но переслать их было слишком сложно.</w:t>
-[...63 lines deleted...]
-        <w:t>Юаньцзин часто думал, что встреча с Цзян Циншанем была его главной удачей.</w:t>
+        <w:t>В один из холодных дней Юань Цзин отправился на почту в посёлок. Зима вступала в свои права, а там, на севере, где находилась ферма отца Цзи, морозы наверняка стояли лютые. Юань Цзин уже посылал тёплую одежду, но в этот раз подготовил нечто особенное: наколенники и шапку из кроличьего меха, тёплый жилет, а также запас вяленого мяса и сушёных овощей. Он бы с радостью отправил и ватные одеяла, но переслать их было слишком сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроличьи шкурки выделал сам Цзян Циншань — он научился этому в армии у опытных мастеров. Жилет и наколенники шила тётушка Гуйлань вместе с Циншанем, а за две пары добротных валенок Юань Цзин заплатил одной из деревенских мастериц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цзин часто думал, что встреча с Цзян Циншанем была его главной удачей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,83 +1230,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Завершив дела на почте и закупив приправы, Юаньцзин оседлал велосипед и, преодолевая порывы ледяного ветра, направился к бригаде «Красная Звезда». На подъезде к деревне он заметил впереди знакомую фигуру, свернувшую к двору образованной молодёжи. Юноша прищурился. Сомнений не было — Ду Вэйго. Этот тип чувствовал себя здесь как дома, проводя в их бригаде пять дней из семи, и никто не смел ему возразить.</w:t>
-[...31 lines deleted...]
-        <w:t>Дождавшись, пока тот скроется из виду, Юаньцзин поехал к дому Цзянов.</w:t>
+        <w:t>Завершив дела на почте и закупив приправы, Юань Цзин оседлал велосипед и, преодолевая порывы ледяного ветра, направился к бригаде «Красная Звезда». На подъезде к деревне он заметил впереди знакомую фигуру, свернувшую к двору образованной молодёжи. Юноша прищурился. Сомнений не было — Ду Вэйго. Этот тип чувствовал себя здесь как дома, проводя в их бригаде пять дней из семи, и никто не смел ему возразить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождавшись, пока тот скроется из виду, Юань Цзин поехал к дому Цзянов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Юаньцзину показаться из сарая, как Те Дань пулей бросился к нему.</w:t>
+        <w:t>Стоило Юань Цзину показаться из сарая, как Те Дань пулей бросился к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив Циншаня, наблюдающего за ними с порога, Юаньцзин погладил ребёнка по голове.</w:t>
+        <w:t>Заметив Циншаня, наблюдающего за ними с порога, Юань Цзин погладил ребёнка по голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока ребёнок с наслаждением пил тёплую воду с сахаром, Юаньцзин не стал обсуждать дела при нём. Он полагал, что Ду Вэйго, как обычно, немного погостит и уедет к себе в «Сянъян», не затевая ничего серьёзного.</w:t>
-[...31 lines deleted...]
-        <w:t>Однако стоило Те Даню разомлеть в тепле и почти уснуть на руках у Юаньцзина, как снаружи раздались резкие, частые удары медного гонга.</w:t>
+        <w:t>Пока ребёнок с наслаждением пил тёплую воду с сахаром, Юань Цзин не стал обсуждать дела при нём. Он полагал, что Ду Вэйго, как обычно, немного погостит и уедет к себе в «Сянъян», не затевая ничего серьёзного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило Те Даню разомлеть в тепле и почти уснуть на руках у Юань Цзина, как снаружи раздались резкие, частые удары медного гонга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин и Циншань мгновенно переглянулись.</w:t>
+        <w:t>Юань Цзин и Циншань мгновенно переглянулись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин на миг замер, а затем медленно повернулся к Цзян Циншаню.</w:t>
+        <w:t>Юань Цзин на миг замер, а затем медленно повернулся к Цзян Циншаню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>