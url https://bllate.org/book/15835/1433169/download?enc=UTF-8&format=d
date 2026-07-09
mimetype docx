--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот раз он никому ничего не рассказал. В один из выходных во двор чжицинов внезапно ворвались люди из ревкома. Они заявили, что получили донос о хранении контрреволюционной переписки. Юноша, находившийся в своей комнате, пришёл в ужас — он слишком хорошо помнил, как точно так же люди в форме перевернули их дом в городе и увели отца Цзи. Повинуясь инстинкту, он бросился проверять постель и вещи. Сердце едва не выпрыгнуло из груди, когда под соломенной циновкой он обнаружил письмо.</w:t>
+        <w:t>В тот раз он никому ничего не рассказал. В один из выходных в Двор образованной молодёжи внезапно ворвались люди из ревкома. Они заявили, что получили донос о хранении контрреволюционной переписки. Юноша, находившийся в своей комнате, пришёл в ужас — он слишком хорошо помнил, как точно так же люди в форме перевернули их дом в городе и увели отца Цзи. Повинуясь инстинкту, он бросился проверять постель и вещи. Сердце едва не выпрыгнуло из груди, когда под соломенной циновкой он обнаружил письмо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он так и не узнал, кто его подставил. В доме чжицинов его недолюбливали многие, и каждый был под подозрением. Но без улик обвинения звучали бы нелепо — кто бы ему поверил? С того дня он стал вдвойне осторожен, ежедневно проверяя каждый угол своего скромного жилища.</w:t>
+        <w:t>Он так и не узнал, кто его подставил. В Дворе образованной молодёжи его недолюбливали многие, и каждый был под подозрением. Но без улик обвинения звучали бы нелепо — кто бы ему поверил? С того дня он стал вдвойне осторожен, ежедневно проверяя каждый угол своего скромного жилища.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>