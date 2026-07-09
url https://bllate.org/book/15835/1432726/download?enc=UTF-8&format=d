--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юаньцзин не обратил на неё никакого внимания. Когда он скрылся из виду, мимо проходила одна из деревенских сплетниц. Её взгляд тут же загорелся при виде Ван Лин и её нового пальто. Схватив девушку за рукав, она принялась бесцеремонно ощупывать ткань.</w:t>
+        <w:t>Юань Цзин не обратил на неё никакого внимания. Когда он скрылся из виду, мимо проходила одна из деревенских сплетниц. Её взгляд тут же загорелся при виде Ван Лин и её нового пальто. Схватив девушку за рукав, она принялась бесцеремонно ощупывать ткань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор как Юаньцзин взялся за лечение Цзян Циншаня с помощью иглоукалывания и лечебных ванн, в доме всё изменилось. Ню Гуйлань, безмерно благодарная юноше, взяла на себя все заботы по кухне, так как днём всё равно была свободна. Теперь они больше не готовили порознь, и Чэнь Цзяньхуа тоже пользовался этим гостеприимством.</w:t>
-[...31 lines deleted...]
-        <w:t>Поэтому, когда Ню Гочжу вошёл, он застал оживлённую картину: мать и сын Цзян, Юаньцзин и Чэнь Цзяньхуа сидели за одним столом, весело болтая. Увидев, что его сестра не перестаёт улыбаться шуткам Чэнь Цзяньхуа, Ню Гочжу и сам порадовался за неё и племянника.</w:t>
+        <w:t>С тех пор как Юань Цзин взялся за лечение Цзян Циншаня с помощью иглоукалывания и лечебных ванн, в доме всё изменилось. Ню Гуйлань, безмерно благодарная юноше, взяла на себя все заботы по кухне, так как днём всё равно была свободна. Теперь они больше не готовили порознь, и Чэнь Цзяньхуа тоже пользовался этим гостеприимством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, когда Ню Гочжу вошёл, он застал оживлённую картину: мать и сын Цзян, Юань Цзин и Чэнь Цзяньхуа сидели за одним столом, весело болтая. Увидев, что его сестра не перестаёт улыбаться шуткам Чэнь Цзяньхуа, Ню Гочжу и сам порадовался за неё и племянника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,243 +590,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он положил письма и тут же ушёл. Цзян Циншань передал Юаньцзину его конверт, а сам, взглянув на адрес на своём письме, незаметно бросил взгляд на Юаньцзина. Это было письмо от человека, которого он просил о помощи. Вероятно, там были сведения, которые он так ждал.</w:t>
-[...191 lines deleted...]
-        <w:t>Юаньцзин быстро пробежал глазами по строчкам. Закончив, он нахмурился.</w:t>
+        <w:t>Он положил письма и тут же ушёл. Цзян Циншань передал Юань Цзину его конверт, а сам, взглянув на адрес на своём письме, незаметно бросил взгляд на Юань Цзина. Это было письмо от человека, которого он просил о помощи. Вероятно, там были сведения, которые он так ждал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Письмо для Юань Цзина пришло с фермы, от отца Цзи. Юноша не стал торопиться и решил прочитать его после ужина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда со стола было убрано, Чэнь Цзяньхуа выхватил посуду, чтобы помыть, и настоял, чтобы Юань Цзин шёл читать письмо. Тот не стал спорить, вернулся в свою комнату, распечатал конверт и погрузился в чтение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проникновенные, полные заботы и беспокойства строки отцовского письма согрели душу Юань Цзина, который в прошлой жизни был лишён родительской любви. Он понимал, что вся эта нежность предназначалась настоящему Цзи Юаньцзину, но сейчас он был им, и именно он наслаждался этой отцовской любовью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздались шаги, и Юань Цзин, подняв голову, увидел вошедшего Цзян Циншаня. В руках тот держал вскрытое письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я получил сведения о Ду Вэйго в столице провинции, — сказал он, протягивая письмо Юань Цзину. — Посмотри и скажи, как нам поступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Цзин быстро пробежал глазами по строчкам. Закончив, он нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>