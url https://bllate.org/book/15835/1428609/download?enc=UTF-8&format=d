--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пустые сплетни — это полбеды. Хуже то, что Ван Лин, похоже, вознамерилась любой ценой заполучить Цзи Юаньцзина. Раньше это не было проблемой: у того же Цзян Хуая кишка тонка на серьезные пакости, да и Юань Цзин живет отдельно от нашего барака, так что подобраться к нему трудно. Но этот Ду Вэйго — совсем другой коленкор. У него не только дурные намерения, но и дерзости хватит на что угодно.</w:t>
+        <w:t>— Пустые сплетни — это полбеды. Хуже то, что Ван Лин, похоже, вознамерилась любой ценой заполучить Цзи Юаньцзина. Раньше это не было проблемой: у того же Цзян Хуая кишка тонка на серьезные пакости, да и Юань Цзин живет отдельно от нашего Двора образованной молодёжи, так что подобраться к нему трудно. Но этот Ду Вэйго — совсем другой коленкор. У него не только дурные намерения, но и дерзости хватит на что угодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты просто не знаешь её натуры. Ван Лин о себе невероятно высокого мнения. Она свято верит: стоит ей только пальцем поманить, и любой мужчина падет к её ногам. Разве ты не видишь, что в нашем бараке творится? Хорошо еще, что Линь Дун — человек тертый, его на эти ужимки не купишь. А остальные? Только и гляди, как бы в очереди растолкать друг друга, лишь бы за неё норму в поле отработать.</w:t>
+        <w:t>— Ты просто не знаешь её натуры. Ван Лин о себе невероятно высокого мнения. Она свято верит: стоит ей только пальцем поманить, и любой мужчина падет к её ногам. Разве ты не видишь, что в нашем Дворе образованной молодёжи творится? Хорошо еще, что Линь Дун — человек тертый, его на эти ужимки не купишь. А остальные? Только и гляди, как бы в очереди растолкать друг друга, лишь бы за неё норму в поле отработать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1807,114 +1807,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юань Цзин выпрямился и обернулся. Действительно, к ним направлялась Ван Лин, не сводя с него глаз, а позади, с видом верного стража, поспешал Цзян Хуай, всем своим видом показывая готовность защитить её от «обидчиков».</w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>