--- v0 (2026-05-21)
+++ v1 (2026-07-25)
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юноша надел чёрные чулки. В зеркале отражалась «девушка» с изящными чертами лица. Под длинными локонами кадык был почти незаметен. Малиновая юбка, блёстки под глазами — образ былневинным и соблазнительным (невинным и соблазнительным). Если не приглядываться, было практически невозможно понять, что перед ним парень.</w:t>
+        <w:t>Юноша надел чёрные чулки. В зеркале отражалась «девушка» с изящными чертами лица. Под длинными локонами кадык был почти незаметен. Малиновая юбка, блёстки под глазами — образ был невинным и соблазнительным. Если не приглядываться, было практически невозможно понять, что перед ним парень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>