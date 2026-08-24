--- v0 (2026-05-16)
+++ v1 (2026-08-24)
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дверь распахнулась, и на пороге показались две женщины. В полной противоположности жуткому незнакомцу, они были молоды и красивы, лет двадцати пяти-двадцати шести на вид.</w:t>
+        <w:t>Дверь распахнулась, и на пороге показались двое. В полной противоположности жуткому незнакомцу, они были молоды и красивы, лет двадцати пяти-двадцати шести на вид.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обе женщины, выглядевшие безупречно опрятно, казалось, вовсе не замечали царящего вокруг хаоса. Женщина в белом платье достала из шкафчика тапочки и протянула ему:</w:t>
+        <w:t>Они, выглядевшие безупречно опрятно, казалось, вовсе не замечали царящего вокруг хаоса. Женщина в белом платье достала из шкафчика тапочки и протянула ему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Янъян, давай познакомимся, — радостно заговорила та, что была в розовом. — Меня зовут Линь Сяоя, теперь я твоя мама. А это твоя тетушка, Линь Син.</w:t>
+        <w:t>— Янъян, давай познакомимся, — радостно заговорила та, что была в розовом. — Меня зовут Линь Сяоя, теперь я твоя мама. А это твой дядюшка, Линь Син.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, кое-что не давало ему покоя. Хоть по легенде он и был сиротой, а правила упоминали «родителей», сама ситуация выглядела абсурдно. Эти женщины выглядели ровесницами Вэнь Сэньяна. Как одна из них могла быть его матерью, а другая — теткой?</w:t>
+        <w:t>Впрочем, кое-что не давало ему покоя. Хоть по легенде он и был сиротой, а правила упоминали «родителей», сама ситуация выглядела абсурдно. Они выглядели ровесниками Вэнь Сэньяна. Как одна из них могла быть его матерью, а другой — дядюшкой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо. Мама, тетушка.</w:t>
+        <w:t>— Хорошо. Мама, дядюшка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но мама, я правда сейчас не голоден. Можно я поем позже? — Юноша перевел умоляющий взгляд на тетушку Линь Син, которую система назвала доверенным лицом.</w:t>
+        <w:t>— Но мама, я правда сейчас не голоден. Можно я поем позже? — Юноша перевел умоляющий взгляд на дядюшку Линь Сина, которого система назвала доверенным лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>