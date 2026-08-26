--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,51 +14,67 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9</w:t>
+        <w:t>Глава 9: Рейтинги для него не имели большого значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Подобные сериалы с участием айдолов — это огромный риск: либо они становятся суперхитами, либо терпят колоссальный провал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если можно сказать, что Ду Юнь Сю и трое других впоследствии пронеслись по всему рынку драматических сериалов с участием айдолов, как лесной пожар, как буря, достигнув высоких рейтингов, неудержимого импульса и растущего успеха с каждым шагом, то эта интервью-программа была похожа на ту первую, самую важную искру.</w:t>
+        <w:t>Если можно сказать, что Ду Юньсю и трое других впоследствии пронеслись по всему рынку драматических сериалов с участием айдолов, как лесной пожар, как буря, достигнув высоких рейтингов, неудержимого импульса и растущего успеха с каждым шагом, то эта интервью-программа была похожа на ту первую, самую важную искру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что касается Ду Юнь Сю, то рейтинги для него не имели большого значения.</w:t>
+        <w:t>Что касается Ду Юньсю, то рейтинги для него не имели большого значения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, Ду Юнь Сю всю ночь размышлял над этим.</w:t>
+        <w:t>Услышав это, Ду Юньсю всю ночь размышлял над этим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3006,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А зрители, увидев бумажного журавлика, сразу же вспомнят о нем — Ду Юнь Сю.</w:t>
+        <w:t>А зрители, увидев бумажного журавлика, сразу же вспомнят о нем — Ду Юньсю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3294,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для Ду Юнь Сю и его трио это была их первая идол-драма.</w:t>
+        <w:t>Для Ду Юньсю и его трио это была их первая идол-драма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,51 +4222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Представьте, до каких высот поднимутся рейтинги, когда Ду Юнь Сю и другие полностью прорекламируют сериал, а сюжет достигнет своей кульминации!</w:t>
+        <w:t>Представьте, до каких высот поднимутся рейтинги, когда Ду Юньсю и другие полностью прорекламируют сериал, а сюжет достигнет своей кульминации!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4638,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем, в двенадцатой серии, когда Юньсю (которого играет Ду Юнь Сю) порвал с Чу Фэном, а Чу Фэн начал активно подрывать авторитет Ду Юнь Сю ради главной героини, рейтинг этого ключевого момента сюжета мгновенно взлетел до 17,6%.</w:t>
+        <w:t>Затем, в двенадцатой серии, когда Юньсю (которого играет Ду Юньсю) порвал с Чу Фэном, а Чу Фэн начал активно подрывать авторитет Ду Юньсю ради главной героини, рейтинг этого ключевого момента сюжета мгновенно взлетел до 17,6%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5823,82 +5839,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эта глава была подготовлена командой Webnovels. Если вам понравилось, поставьте лайк и оставьте комментарий!</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>