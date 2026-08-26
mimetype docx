--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -30,211 +30,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Развлекательная компания Восточная Звезда  управляет собственной независимой телевизионной станцией.</w:t>
-[...159 lines deleted...]
-        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Развлекательная компания «Восточная Звезда» управляла собственной независимой телевизионной станцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку эта продукция выходила под брендом компании, режиссёрская команда, разумеется, знала имя Фэн Цзина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев Фэн Цзина, прибывшего на съёмочную площадку в сопровождении двух новичков, режиссёр на мгновение замер от удивления, а затем поспешно распорядился принести стулья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Цзин без колебаний сел, скрестив длинные прямые ноги и положив их на стол, даже не снимая модных авиаторов. Он выглядел важнее любой важной персоны. Винсент же послушно стоял справа от него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -254,227 +206,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...175 lines deleted...]
-        <w:t/>
+        <w:t>Взгляд режиссёра переходил с Ду Юнь Сю на Винсента. Хотя он знал, на кого из них агент первоначально подал заявку, наблюдая за текущей расстановкой сил, он осторожно спросил: «Сегодняшнее прослушивание — для...?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Юнь Сю слегка помедлил, прежде чем понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он не мог перехитрить других в сложной политике индустрии развлечений — да и не хотел этого, — он точно знал, когда говорить, а когда молчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие социальные навыки были ему вполне по силам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,131 +366,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Фэн Цзин был директором.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Эта постановка не являлась крупным проектом, и Фэн Цзин, безусловно, имел право решать, кто станет вторым главным героем, а кто — нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,179 +462,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Под правым глазом родинка сияла неотразимо притягательным светом, а её соблазнительная аура была окрашена оттенком хитрости и остроумия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что такое? Ваш агент не предоставил вам материалы?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— проговорил Фэн Цзин медленно, его пальцы элегантно переплелись на коленях, давая понять, что договорённость осталась неизменной — Ду Юнь Сю всё равно получит роль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр уловил ситуацию и тут же нашёл ловкий выход, указав на стоявшего рядом ассистента продюсера: «Разве я не велел оставить это на моём стуле?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,419 +622,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Остальные тактично сделали вид, что не слышат, и каждый вернулся к своим делам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...319 lines deleted...]
-        <w:t/>
+        <w:t>Ду Юнь Сю переоделся в гримёрной, надел старинный головной убор и с тщательной точностью уложил волосы и бакенбарды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вышел, собравшиеся члены съёмочной группы не могли не поразиться его внешнему виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учёная мантия, элегантная и струящаяся, облегала его, словно свежая зелень весенних ив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его чёрные как смоль волосы были туго перевязаны квадратным платком нефритового цвета, что сразу придавало ему вид учёного литератора. В воздухе витал слабый, едва уловимый аромат чернил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза, будто сошедшие с картины, написанной тушью, обладали неземной чистотой и излучали тонкий нефритовый блеск, выражавший тихую нежность и привязанность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся съёмочная группа пришла в восторг: он идеально воплощал образ второго мужского персонажа из сценария.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его утончённое, учёное поведение даже затмевало главного героя! Стилист покачал головой, глядя на последние фотографии главного героя. Он вложил куда больше усилий в образ главного героя, но по сравнению со вторым мужским персонажем главный герой выглядел как уличный бандит!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,83 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Режиссёр остался не менее доволен внешним видом Ду Юнь Сю: «Просто попробуй сыграть сцену — утешь главную героиню после её разбитого сердца».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,179 +974,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>«Подожди...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— вмешался Фэн Цзин, шепнув что-то Винсенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Эмоциональные сцены в этой пьесе не сложные. Давай попробуем что-нибудь другое».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова Фэн Цзина явно не были до конца объективными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главный герой имел значительный вес; второй герой мог проявить себя, лишь изобразив глубокую, мучительную страсть, — именно это оставило бы неизгладимое впечатление у зрителей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,227 +1166,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...175 lines deleted...]
-        <w:t/>
+        <w:t>Но раз Фэн Цзин высказался, режиссёру ничего не оставалось, кроме как подчиниться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как телережиссёр, работающий по контракту, он был ограничен в самостоятельности и не мог игнорировать мнение вышестоящих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— режиссёр взглядом обратился за советом к Фэн Цзину. Раз уж тот возразил, так почему бы не позволить им самим поставить задачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Цзин слегка наклонил подбородок. В его авиаторах «Рэй-Бэн» отразилась фигура перед ним: волосы до пояса, чёрные как смоль, с концами, сверкающими тонким, плавным светом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1790,131 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Режиссёр взял сценарий и нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой сцене главная героиня оказывалась в опасности, задержанная властями. Второй главный герой придумывал план: подделать почерк магистрата, чтобы обеспечить её освобождение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,131 +1454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>  *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Винсент наклонился, чтобы взглянуть на сценарий, и усмехнулся: «Му Цзе — первоклассный актёр, господин Фэн. Эта мелочь его не смутит!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2078,227 +1550,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...175 lines deleted...]
-        <w:t/>
+        <w:t>«В конце концов, он высококлассный студент, который играл в „Эквусе“», — Фэн Цзин улыбнулся. Его узкие глаза сощурились, но во взгляде не было веселья. Родинка в виде слезы на его щеке выглядела дьявольски привлекательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двое мужчин перебрасывались шутками, создавая впечатление, будто они очень высоко ценят Ду Юнь Сю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр на мгновение растерялся, не в силах понять, что они замышляют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он не стал обращать на них внимания, устроился в режиссёрском кресле и дал указание оператору сфокусироваться: «Реквизиторы, приготовьтесь. А вы... ну, вы, начинайте в ближайшее время».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,467 +1710,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...415 lines deleted...]
-        <w:t/>
+        <w:t>Стол поставили у ажурного резного окна в античном стиле из дерева хуанхуали, что добавляло классического шарма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку это было всего лишь прослушивание, ни прожектора, ни микрофона не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда Ду Юнь Сю вошёл в кадр, оператор был тайно ошеломлён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Украшенный нефритовой короной и квадратным платком, одетый в бамбуково-зелёное одеяние, весь его облик вызывал ассоциации с утончённой элегантностью весенней горы в сумерках. Что ещё более примечательно, этот новичок обладал природным талантом к позиционированию. Глядя через монитор камеры, Ду Юнь Сю стоял слегка смещённым влево от центра, образуя изысканную поэтическую композицию с лунным решётчатым окном над столом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, это простое совпадение... Оператор бросил взгляд на режиссёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр, однако, не обратил на это внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он снимал только сериалы с участием айдолов и никогда не работал над крупномасштабными фильмами, он всё же располагал обширным резервом актёров — не говоря уже о второстепенных новичках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По его мнению, новички должны знать своё дело без подсказок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если им требовались инструкции о том, как позировать или двигаться, то это было просто глупо. Он не имел терпения к таким вещам и особенно не любил новичков, которым требовалась помощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,179 +2030,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда он снова их открыл, свет в них изменился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если раньше он выглядел спокойным и уравновешенным, то теперь Ду Юнь Сю излучал явное беспокойство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Это беспокойство, казалось, просачивалось из него тонкой нитью, видимой всем, — как оно сочилось из его слегка нахмуренных бровей...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,179 +2158,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Он просто опустил голову, устремив взгляд вниз, и начал ходить по небольшой съёмочной площадке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его шаги были неровными — одни быстрые, другие намеренно медленные. Когда он двигался быстро, казалось, что он погружён в раздумья; когда замедлялся, казалось, что он взвешивает осуществимость идей, рождающихся в его голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хмурый, ходящий взад-вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,83 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Но был ещё один элемент, которого мог достичь только по-настоящему опытный актёр!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,83 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Хотя Ду Юнь Сю шагал взад-вперёд, не давая всему кадру выглядеть статичным и даже придавая сцене ощущение пространственной глубины,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,131 +2414,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Казалось... не то чтобы камера подстраивалась под него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее, он контролировал весь кадр, весь ритм! Такой точности мог достичь только закалённый в боях ветеран!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3518,83 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Воздух будто натянулся струной, сердца всех присутствующих замерли, словно они поняли — кульминация вот-вот начнётся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3614,131 +2574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Эти глаза обладали чёткими, плавными контурами, их напряжённость завораживала. Но сейчас, слегка прищуренные, они излучали острую, выверенную мудрость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд был твёрдым и спокойным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,179 +2670,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Это выражение длилось всего мгновение, но Ду Юнь Сю передал его с исключительной точностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Никто не мог игнорировать этот взгляд, который мог изменить всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>  *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,131 +2798,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Использование длинных дублей и замедленного движения способно покорять время и пространство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда, отходя назад, чтобы охватить всё, собирая множество людей, оно может создать эффект эпического свитка; в других случаях, приближаясь, чтобы тщательно запечатлеть выражения лиц, оно делает заметной даже дрожь отдельных ресниц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4094,131 +2894,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Под взглядом камеры актёры не должны переигрывать свои эмоции, они не должны давать слишком много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если экран требует эффекта в десять баллов, актёру нужно дать только семь или восемь баллов. Остальные два или три балла остаются для кинематографических приёмов, которые дополняют и усиливают...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,131 +2990,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Он применял свой собственный особый метод, художественно оттачивая подлинные эмоциональные проявления жизни. Он усиливал интенсивность этих чувств, делая их более точными, яркими и насыщенными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким образом, простая хмурость бровей или лёгкое подёргивание уголка рта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4382,131 +3086,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Без какого-либо увеличения камеры все пары глаз в комнате были прикованы к каждому нюансу его игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, те, кто заранее прочитал сценарий, могли бы создать в своём воображении абстрактный образ второго мужского главного героя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,179 +3182,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Казалось, что он и есть этот персонаж, и что этот персонаж был создан специально для него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>«Оживает со страниц»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— если бы сценарист был свидетелем этого прослушивания, эти три слова точно бы его описали!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако... выступление ещё не закончилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,131 +3342,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Как бы большинство актёров изобразили это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взять кисть, немного поразмыслить, а затем писать плавными штрихами, и их брови излучали бы спокойную уверенность человека, разрабатывающего грандиозные стратегии?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4862,83 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Но это было не всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4958,83 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Затем окунул кисть с пурпурными волосками в чернильницу с узором дракона, а потом сгладил её кончик о край камня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5054,179 +3566,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Однако перед первым мазком Ду Юнь Сю совершил действие, которое удивило всех, но было совершенно логичным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он поднял кисть с пурпурными щетинками перед глазами, слегка прищурив их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Затем, вытянув руку, он сформировал из большого и указательного пальцев изящный полукруг и выщипнул из кончика кисти одну щетинку из волчьего меха с неровной текстурой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5246,227 +3694,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...175 lines deleted...]
-        <w:t/>
+        <w:t>Наблюдать за кистью с такой тщательной внимательностью, такой мельчайшей точностью — даже один волосок, тонкий как паутина, если он был неровным, терпеливо выдёргивался и выпрямлялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие вещи действительно могли заметить только учёные, хорошо знакомые с «Книгой песен», привыкшие владеть кистью с литературной грацией!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толпа ахнула от удивления, а затем внезапно всё поняла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так вот в чём дело!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,179 +3854,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Как он до этого додумался!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Такие возгласы раздавались по всей комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобная деталь могла показаться незначительной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5678,131 +3982,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Ведь в сценарии Ду Юнь Сю был изображён как благородный, честный и мудрый конфуцианский учёный-чиновник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Можно было представить, что человек столь глубокой натуры должен обладать энциклопедическими знаниями и исключительным талантом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5822,179 +4078,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Итак, отбросив в сторону характер персонажа, созданный костюмером,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>как ещё можно передать поведение персонажа в такой обстановке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Юнь Сю мастерски воплощал сущность учёного через ритуал обращения с пресс-папье, окунания кисти, разглаживания чернил и выдёргивания волоска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6014,291 +4206,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>наблюдательности, воображения, эмпатии, понимания, адаптивности;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>наряду с чувством меры, юмором, убеждённостью, ритмом, образностью и аутентичностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При ближайшем рассмотрении выступления Ду Юнь Сю на прослушивании,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>помимо неотъемлемых ограничений сюжета сценария, он, без сомнения, продемонстрировал все эти элементы за считанные минуты! И с поразительной яркостью!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Для Ду Юнь Сю это прослушивание было лишь одним из многих рутинных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Однако в глазах режиссёра, давно привыкшего снимать сериалы с участием айдолов, и других присутствующих оно было совершенно блестящим и оставило неизгладимое глубокое впечатление!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6318,147 +4430,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
+        <w:t>В конечном итоге Фэн Цзин отдал её Винсенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта глава подготовлена командой «Вебновелс».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если вам понравилось, поставьте лайк и оставьте комментарий!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>