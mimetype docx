--- v0 (2026-05-21)
+++ v1 (2026-08-23)
@@ -14,1491 +14,1459 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цюй Чэньчжоу спустился по лестнице, наконец-то сложив расколотые дрова аккуратно у стены, вытер пот с лица и снова натянул повязку.</w:t>
-[...175 lines deleted...]
-        <w:t>Под "всеми, кого мог" подразумевались не только те, кто хотел воспользоваться связями с господином У для продвижения вверх, но и те, кто не мог ему противостоять.</w:t>
+        <w:t>Цюй Чэньчжоу спустился с лестницы и, наконец-то закончив укладывать наколотые дрова у стены, вытер пот с лица и снова надел маску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь не держали бездельников. Прежде он время от времени приносил хозяину немалый доход, да и в силу слишком юного возраста ни для чего другого не годился, поэтому у него еще оставалось свободное время. Теперь же его табличку для гадания выбирали крайне редко, и ему приходилось выполнять тяжелую работу на заднем дворе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В башню Цишэн каждый день приходило слишком много гостей, так что одних только дров требовалось наготовить в огромных количествах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время для отдыха еще не пришло. У колодца уже давно громоздились большие корзины с овощами, которые нужно было перемыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва его раны затянулись настолько, чтобы он мог подняться с постели и ходить, как ему уже пришлось приступить к работе. Он колол дрова все утро и уже израсходовал почти все силы, поэтому присел ненадолго у колодца, чтобы перевести дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, ты там! Никак бездельничаешь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неподалеку раздался гневный окрик. Цюй Чэньчжоу обернулся и, увидев, что этот человек одет в одежды управляющего, поспешно встал и опустился на колени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты из каких… — на полуслове мужчина вдруг схватил его за подбородок, заставляя поднять голову, и его осенило: — О, понял, я слышал о тебе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу молча встретился взглядом с появившимся человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя прошло уже слишком много времени, он все равно узнал его. Это был родственник со стороны семьи недавно вошедшей в дом молодой хозяйки, который пристроился в башне Цишэн на должность управляющего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы дело было только в этом, еще ладно, однако этот управляющий У не только бездельничал, но и не брезговал ни мужчинами, ни женщинами. За то короткое время, что он здесь находился, он успел наложить свои руки на всех, до кого смог дотянуться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И под «теми, до кого смог дотянуться» подразумевались не только те, кто хотел выслужиться перед управляющим У и подняться выше, но и люди, совершенно неспособные дать управляющему У отпор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Например, такие, как он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В прошлой жизни он тоже сталкивался с господином У. Тогда он дрожал от страха и даже не смел сопротивляться. Если бы тетушка Чжао из кухни не спасла ему жизнь, он вряд ли избежал бы участи стать его жертвой.</w:t>
-[...191 lines deleted...]
-        <w:t>— Если у управляющего больше нет указаний, я пойду мыть овощи.</w:t>
+        <w:t>В прошлой жизни он тоже сталкивался с управляющим У. В то время он так трепетал от страха, что не смел даже мало-мальски сопротивляться. Если бы тетушка Чжао с кухни не спасла его, боюсь, ему тоже не удалось бы избежать этих когтей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже, прежде чем у управляющего У появилась возможность снова что-то предпринять, башня Цишэн стремительно, подобно лавине, пришла в упадок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебя зовут Цюй Чэньчжоу, верно? — управляющий У уставился на него, и его глаза блеснули. — Надо же, какое личико, до чего красив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю за похвалу, управляющий, — спокойно ответил Цюй Чэньчжоу, позволяя управляющему У держать себя за подбородок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни после того, как он попал во дворец, Цюй Чэньчжоу больше никогда не расспрашивал о судьбе остальных людей из башни Цишэн. Однако еще до этого он слышал, что управляющий У затаил обиду на тетушку Чжао за то, что та расстроила его планы, и перед свадьбой второй дочери тетушки Чжао совершил нечто такое, что шло вразрез со всеми законами неба и земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорили, что еще до рассвета та девушка бросилась в колодец, и ее так и не удалось спасти. Тетушка Чжао выплакала все глаза, а когда пришла в себя, стала сама не своя, словно лишилась рассудка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был его долг, но его собственные руки уже были по локоть в крови — имел ли он право возвращать долги?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если в этой жизни все обойдется мирно и не вовлечет в беду других людей, он не хотел создавать лишних проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такую жару что за штуку ты нацепил? — управляющий У сорвал с него маску и тут же с отвращением разжал пальцы, грубо оттолкнув его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда видишь только эти глаза, они завораживают душу, но шрамы под маской, похожие на следы от укусов насекомых, вызывали лишь одно — тошноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До смерти напугал! Живее надень обратно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От толчка Цюй Чэньчжоу опрокинулся навзничь, но затем медленно поднялся, покорно подобрал с земли маску, слегка отряхнул ее парой хлопков и надел на лицо. Опустив голову, он тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если у управляющего нет других распоряжений, я должен начать мыть овощи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У господина У не было срочных дел, поэтому он не спешил уходить, наблюдая, как тот черпает воду и моет овощи у колодца.</w:t>
-[...639 lines deleted...]
-        <w:t>Он слегка поднял взгляд, но, казалось, не решался встретиться с ней глазами:</w:t>
+        <w:t>Управляющему У в общем-то нечего было делать, поэтому он небрежно бросил ответ и не спешил уходить, наблюдая сзади, как тот таскает воду и, присев на корточки у колодца, моет овощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда юноша опускал голову, из просторного ворота одежды открывалась часть задней стороны шеи. Еще не зажившие раны от плети поднимались со спины, и на фоне нежной кожи шеи они выглядели еще более жестоко, подчеркивая, насколько эта часть шеи была хрупкой и беззащитной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пленительный и хрупкий — это невольно вызывало желание подвергнуть его жестокому насилию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погода становилась жаркой, рукава были закатаны выше локтей, и солнце освещало покрытые каплями пота тонкие волоски на руках, отчего те отливали туманным, похожим на сон блеском.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С каждым движением руки, когда он прикладывал силу, мышцы под кожей проступали на руках с тем изяществом, что присуще лишь подросткам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если проследить взглядом от рук к плечам и ниже, туго перетянутая поясом талия казалась такой узкой, что ее можно было обхватить одной ладонью, и в каждом ее движении вверх-вниз сквозило неописуемое искушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий У долго разглядывал Цюй Чэньчжоу, затем подошел, присел у колодца и, глядя сверху вниз на прозрачный цвет зрачков, то появляющийся, то исчезающий под прикрытием длинных ресниц, медленно расплылся в двусмысленной улыбке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу знал, что тот смотрит на него. Он отвернул лицо, но не поднял головы, ловко встряхнул вымытые овощи в бамбуковой корзине и уже собирался отнести их на кухню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чэньчжоу, устал? — управляющий У перехватил его за запястье и с улыбкой посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь, когда маска скрывала ужасные шрамы на нижней половине лица, это, наоборот, еще больше подчеркивало живость и притягательность его глаз, так что даже простой взгляд, брошенный снизу вверх, словно манил к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такую жару не стоит так утруждаться, погляди, как ты исхудал, — управляющий У отобрал у него из рук бамбуковую корзину, намереваясь поднять его на ноги. — Пойдем, посидим со мной в сторонке, отдохнешь. Что ты хочешь поесть? Что тебе нравится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом вкрадчивом, ласковом тоне сквозило неприкрытое злое намерение. Цюй Чэньчжоу слегка отдернул руку, но не смог высвободиться и на мгновение заколебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это было раньше, он, как и все остальные, испытывал бы страх перед своей врожденной странностью. Но благодаря Чунмину он уже мог совершенно спокойно принимать себя и тем более уяснил те правила и тонкости, что касались его самого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти правила не просто ограничивали его от рождения, и он мог не только гадать людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он не мог видеть собственный жизненный путь, туманное и неопределенное будущее других людей вполне могло измениться из-за его вмешательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас его положение было ничтожным, и у него, конечно, не было возможности, как прежде, вертеть судьбами бесчисленных людей, но нынешний никчемный управляющий У уже находился в его руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу опустил глаза, глядя на руку управляющего У, державшую его, но при этом медленно расслабил напряженные руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вовсе не хотел создавать лишних проблем и привлекать к себе внимание. Если знающие люди заметят его, в будущем его, возможно, снова будет ждать катастрофа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жизнь и смерть его больше не заботили, а остальное и подавно не имело значения. Если возможно, он хотел лишь тихо и спокойно дожить остаток дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что тот прекратил сопротивление, управляющий У расплылся в улыбке, раскинул руки и, обхватив его за талию, прижал к себе. Он уже собирался увести юношу, как вдруг раздался гневный женский окрик, обращенный, впрочем, к Цюй Чэньчжоу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Братец Цюй! Ты помыл овощи или нет?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пышная тетушка Чжао шла быстрым шагом и еще издалека, уперев руки в бока, принялась браниться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Копаешься, еле шевелишься! Опять побоев захотел?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цюй Чэньчжоу екнуло сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как он снова открыл глаза перед Пань Хэ, он думал, что все происходящие с ним события из-за его перерождения будут отличаться от прежних, но никак не ожидал, что кое-что все же останется неизменным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тетушка Чжао снова пришла, чтобы выручить его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не заметил, как слегка подогнулись его пальцы. Тетушка Чжао схватила его за другую руку и в ярости потащила назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ленивый раб, на кухне ждут овощи, чтобы бросить в котел, а ты всё цепляешься за управляющего У! Ни стыда ни совести! Посмотрел бы на себя, с чего бы управляющему У на тебя зариться, люди со смеху помрут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо управляющего У слегка помрачнело. Почувствовав, что тонкое запястье вот-вот выскользнет из его руки, он, не задумываясь, крепко сжал его и с улыбкой потянул обратно к себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тетушка Чжао, вы говорите с ним слишком резко. Он ведь еще совсем ребенок, как раз растет. Выполнять такую тяжелую работу для него — достойно жалости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управляющий У слишком высокого мнения о нем, — тетушка Чжао ловко дернула несколько раз и силой перетянула Цюй Чэньчжоу к себе, отвесив ему пару шлепков по спине. — Сплошная лень в жилах. Кроме тяжелого труда, на что он еще годен! Живее тащи овощи на кухню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу от ее толчка пробежал несколько шагов вперед. Под эту знакомую ругань у него слегка покраснели глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он мог на какое-то время укрыться под защитой тетушки Чжао, но ценой этому в будущем станет человеческая жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего стоишь, почему не идешь?! — увидев, что он стоит как вкопанный, тетушка Чжао в спешке снова хотела подтолкнуть его, но он увернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управляющий У… — он опустил голову, глядя на носки своих туфель, и произнес совсем тихо: — Работа на задней кухне такая утомительная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий У, который до этого с хмурым видом зыркал на тетушку Чжао, опешил, но тут же понял смысл этих слов и, просияв от радости, подошел, чтобы взять его за руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется утомительной? Пойдем ко мне, уж поверь, там ты не перетрудишься, что захочешь — все будет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тетушка Чжао пришла в неистовство:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чэньчжоу! Что ты такое говоришь?! А ну иди сюда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу слегка поднял глаза, но у него не хватило смелости встретиться с ней взглядом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тетушка Чжао…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин У, видя его колебания, тут же забыл о раздражении:</w:t>
-[...335 lines deleted...]
-        <w:t>Он знал лучше всех: господин У больше не вернется.</w:t>
+        <w:t>Увидев его в таком состоянии, управляющий У разом позабыл о недавнем недовольстве от того, что ему помешали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тетушка Чжао, вам разве не к спеху овощи? Так позовите скорее парней, пусть унесут корзину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тетушка Чжао исходила злобой и, пользуясь своим крепким телосложением, несколько раз протягивала руки, чтобы вырвать юношу, но Цюй Чэньчжоу сам уклонялся от нее. Она разразилась бранью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неблагодарная скотина! Честная работа тебе не по нраву?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старая карга, не суй нос не в свое дело!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тетушка Чжао не смогла увести его и, побагровев от злости, просто махнула рукой и ушла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий У выругался ей вслед, а затем повернулся и увидел, как пара янтарных ясных глаз отводит от него взгляд. Вне себя от радости, он произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдем ко мне, позже я переговорю с хозяином и заберу тебя к себе, чтобы ты не надрывался здесь от тяжелой работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу сделал несколько шагов вслед за управляющим У, но, услышав упоминание о хозяине, снова в замешательстве остановился и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управляющий У, хозяин строго-настрого запретил мне покидать этот двор, иначе последует суровое наказание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий У слышал об этом. Этот мальчишка слишком много раз сбегал, поэтому за ним строго присматривали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, ты подожди здесь, я прямо сейчас пойду поговорю с хозяином и через минуту вернусь за тобой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В любом случае, управляющий У не боялся, что тот сбежит — отсюда все равно не сбежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — Цюй Чэньчжоу высвободил руку и робко добавил: — Управляющий У, я хочу съесть кунжутную лепешку…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий У обернулся к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот словно в тревоге перебирал пальцы и повторил еще раз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я очень давно не ел кунжутных лепешек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха! — управляющий У громко расхохотался. Ему как раз нравились такие нетребовательные дети. — Жди моего возвращения, я принесу тебе кунжутную лепешку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу слушал, как торопливые шаги удаляются, и, даже не глядя управляющему У в спину, вернулся к колодцу, с силой поднял бамбуковую корзину и направился в сторону кухни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не знал лучше него, что управляющий У больше никогда не вернется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>