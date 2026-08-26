--- v0 (2026-05-21)
+++ v1 (2026-08-26)
@@ -14,1587 +14,1587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Где тот странный ребенок, который у вас здесь живет? С разными глазами? Почему его не видно? — спросили они.</w:t>
-[...959 lines deleted...]
-        <w:t>Его взгляд скользнул по глиняной миске на полу, в которой лежали объедки.</w:t>
+        <w:t>— Где тот странный мальчишка с разноцветными глазами? Почему его не видно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Линь сразу понял, о ком речь, и поспешно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, какая незадача, он приболел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй спросил напрямую, не ходя вокруг да около:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так быстро заболел? Вчера ведь еще вовсю бегал по улицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-э... — управляющий Линь замялся. — Молодой генерал Бай...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты мямлишь? Моему второму брату просто любопытно, он пришел лишь взглянуть на него. За это что, тоже нужно платить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй, заметив замешательство на лице управляющего, понял, что тот пытается водить их за нос. Он огляделся по сторонам и уставился на деревянную дверь, из которой управляющий только что вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы, что вы, как можно! — управляющий Линь тоже оглянулся на дровяной сарай. Понимая, что отвертеться не удастся, он был вынужден скрепя сердце признаться: — Вчера он проявил непослушание и был наказан плетьми. Сейчас он выглядит... не лучшим образом, мы побоялись оскорбить взор двух почтенных господ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где он? Я только взгляну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж дело дошло до этого, управляющему Линю ничего не оставалось, кроме как сделать несколько быстрых шагов и осторожно толкнуть деревянную дверь сарая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин последовал за ним. Переступив через порог, он нахмурился от ударившего в нос сырого, тяжелого запаха крови. В глубине помещения, у самой стены, спиной к ним лежал человек. Сжавшись в комок, он свернулся калачиком на грязных постельных принадлежностях неопределенного цвета и, казалось, спал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Должно быть, из-за лишений и голода его фигура казалась совсем крошечной. Он походил скорее на ребенка, чем на подростка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся его обнаженная худая спина и узкие плечи были покрыты рубцами от плети. В некоторых местах сочилась свежая кровь. Раны еще не затянулись, и на теле почти не осталось живого места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй тоже вошел в сарай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это за место? Почему здесь так воняет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почтенные господа, не обессудьте, обычно сюда никто не заходит. Сюда приводят только слуг, если они отбились от рук, — заискивающе улыбаясь, управляющий Линь подошел ближе и толкнул Цюй Чэньчжоу в плечо: — Сяо Цюй, проснись, живо вставай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Цюй Чэньчжоу горько вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он притворился спящим еще до того, как открылась дверь, надеясь лишь на то, что Лю Чунмин уйдет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если его сердце переполняла тоска по нему, что он мог сделать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни он уже погубил Чунмина. Как теперь он смел смотреть ему в глаза? Такому вестнику несчастий, как он, лучше держаться от него как можно дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же сейчас их разделяла пропасть сословных различий. К чему лелеять тщетные надежды и множить скорбь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако управляющий Линь тряс его слишком сильно, а Лю Чунмин застыл как изваяние, явно не собираясь уходить. Было очевидно, что притворство не сработает. К тому же раны горели так невыносимо, что тело невольно содрогалось от боли, и притворяться спящим дальше стало невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Цюй, вставай скорее. Поприветствуй шицзы и молодого генерала Бая!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управ... управляющий Линь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу пришлось сделать вид, будто он только что пришел в себя после обморока. С трудом перевернувшись, он сел, а потом через силу уперся руками в пол и, приподнявшись на коленях, медленно пополз к двум господам, низко опустив голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До него донеслись шаги. Вскоре перед его опущенным взором появились вышитые цветами сливы сапоги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничтожный слуга приветствует шицзы...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорить он не успел. К горлу внезапно подступила солоновато-сладкая густая жидкость. Запекшаяся за ночь кровь после вчерашних побоев застоялась в груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не успел сдержать порыв и резко закашлялся, выплюнув сгусток крови. Белоснежные сапоги молодого господина в мгновение ока оказались забрызганы алыми каплями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Линь пришел в ужас. Боясь, как бы благородный господин не разгневался, он с размаху влепил юноше пощечину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Грязная тварь, посмотри, что ты натворил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От удара Цюй Чэньчжоу повалился набок. Не обращая внимания на боль в горящей щеке, он выплюнул еще два сгустка крови и, тяжело дыша, бессильно осел на пол. Он слышал, как управляющий Линь без умолку умоляет о пощаде за его проступок и одновременно с этим велит ему подняться и извиниться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрожащей рукой Цюй Чэньчжоу потянулся к сапогу, собираясь стереть кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно вытирать, — раздался над его головой знакомый юношеский голос. — Как твое имя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Цюй Чэньчжоу, упиравшиеся в пол, слегка согнулись. Он снова опустился на колени и, не поднимая головы, тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этого скромного слугу… зовут Цюй Чэньчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чья-то рука аккуратно подхватила его под локоть, помогая удержать равновесие. Пальцы другой руки коснулись подбородка, заставляя поднять лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда их взгляды встретились, больше десятка лет жизни промелькнули и обратились вспять в одно мгновение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы за годы, проведенные во дворце, Цюй Чэньчжоу не привык сохранять невозмутимость при любых обстоятельствах, при этой встрече его глаза непременно наполнились бы слезами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это лицо, эта едва заметная улыбка — все было так знакомо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему показалось, будто он снова оказался в академии Цзиньси. Сын заместителя министра Яо со своими прихвостнями зажал его в глухом углу, повалил на землю и оседлал, словно катаясь на лошадке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть он и был назначен самим императором на должность придворного астролога, его робкий и забитый вид привлекал дурных отпрысков из знатных семей, которые обожали издеваться над ним в стенах академии, прекрасно зная, что он никому не посмеет пожаловаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не понимал, в чем его вина, и мог лишь стоять на коленях, стараясь сжаться в как можно более незаметный комок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время из-за поворота галереи вышел юноша. Он прогнал его обидчиков и с точно такой же мягкой улыбкой остановился неподалеку, тихо спросив: «Астролог Цюй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он поднял голову и сквозь пелену слез посмотрел на фигуру, заслонявшую свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг никто из них и подумать не мог, что эта встреча станет началом великой смуты в Поднебесной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин тем временем тоже внимательно разглядывал человека перед собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько дней назад на улице он лишь мельком увидел сбежавшего Цюй Чэньчжоу и тогда не успел рассмотреть его как следует. Теперь же, когда эти странные, колдовские глаза смотрели на него с такого близкого расстояния, казалось, будто они видят его насквозь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внешние уголки этих глаз были узкими и слегка приподнятыми вверх. Взгляд юноши казался пьянящим, таящим в себе глубокое, завораживающее чувство, способное лишить покоя любую душу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их необычный, несвойственный обычным людям цвет в лучах солнца переливался, словно драгоценный жемчуг, но в то же время в них читалось странное, не соответствующее возрасту спокойствие и равнодушие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти глаза встретились с его взглядом лишь на мгновение, после чего юноша сразу же опустил взор в землю, точно пряча бесценное сокровище, которое лишь на миг явилось миру и тут же скрылось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький острый подбородок, покоившийся в его ладони, на ощупь напоминал теплый гладкий нефрит. Он был еще совсем ребенком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всю картину портил ужасный, выступающий рубец, который тянулся от левой щеки через переносицу к самому правому глазу. Помимо этого главного шрама, все лицо было испещрено еще десятком глубоких и мелких перекрещивающихся рубцов, безжалостно изуродовавших его облик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин без труда мог представить, как тот, кто держал в руках плеть, без разбору хлестал его, возможно, намеренно целясь в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за недавней пощечины управляющего Линя на тонких губах выступила темная кровь. На бледном детском лице этот след смотрелся странно, пугающе изысканно — картина одновременно великолепная и хрупкая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Второй брат, — позвал Бай Шилэй, видя, что тот застыл на корточках, и нетерпеливо зажал нос. — Может, пойдем? Здесь слишком плохо пахнет. Мой старший брат скоро хватится нас и начнет волноваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин достал из-за пазухи платок, аккуратно промокнул кровь в уголке рта Цюй Чэньчжоу и только после этого поднялся на ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на человека, который, склонив голову, покорно стоял перед ним на коленях, он почему-то почувствовал смутное беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот раб только что посмотрел на него слишком спокойно и невозмутимо. Учитывая его столь жалкое и унизительное положение, в этом крылось какое-то странное противоречие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин перевел взгляд на стоявшую на полу фарфоровую миску, в которой находилось какое-то непонятное месиво из остатков еды и риса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Он это ест?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Управляющий Линь беспокойно поёрзал пальцами в рукавах:</w:t>
-[...15 lines deleted...]
-        <w:t>— Господин наследник, только не говорите хозяину... Хозяин велел только спустить и дал немного вина, но не разрешил кормить. Это я тайком принёс...</w:t>
+        <w:t>Управляющий Линь вжался в ладони, нервно перебирая пальцами в широких рукавах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шицзы, умоляю, не говорите хозяину. Хозяин велел только снять его с дыбы и плеснуть немного вина, а еды давать не приказывал. Это я втайне принес ему немного...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лю Чунмин нахмурился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Спустить»? Что это значит?</w:t>
-[...495 lines deleted...]
-        <w:t>— Шиянь, прошлой ночью... тот сон продолжился, — сказал он, посмотрев на цветущее дерево во дворе. — Тот человек в галерее поднял голову.</w:t>
+        <w:t>— Что значит «снять его»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тут управляющий Линь понял, что сболтнул лишнего, но перед шицзы врать не посмел, а потому ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера, как его поймали и вернули, так сразу здесь и подвесили. Только-только сняли, чтобы он прилег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И эти раны тоже со вчерашнего дня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да... — управляющий Линь не смел встретиться взглядом с Лю Чунмином и, запинаясь, вымолвил: — Шестьдесят… четыре удара плетью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Бай Шилэй тоже не сдержался и прищелкнул языком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот Ду Цюань чересчур жесток. Не боится, что парень испустит дух?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Линь лишь покорно поддакивал, не смея говорить лишних слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин постоял так еще немного, затем достал из висевшего на поясе кошеля серебряный слиток в форме цветка сливы и вместе с платком вложил его в руку Цюй Чэньчжоу, после чего развернулся и вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь когда деревянная дверь снова с грохотом закрылась, Цюй Чэньчжоу медленно распрямил спину. С трудом перебравшись обратно на подстилку, он лег и принялся гладить пальцами серебряный слиток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вещь была холодной, но, завернутая в платок, хранивший знакомый родной запах, она словно отдавала едва уловимым теплом. Он поднес платок к самому носу и слегка прикусил губу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив шанс прожить жизнь заново, он уже не смел просить о многом, и уж тем более не смел приближаться к Лю Чунмину. Его единственным желанием было уйти из этого мира тихо и незаметно, а после смерти обрести хотя бы самый простой деревянный гроб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Лю Чунмин быстрым шагом направлялся к главному залу, Бай Шилэй продолжал ворчать рядом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот Ду Цюань слишком жесток. Разве можно так избивать человека? Он ведь с виду даже младше меня будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего удивительного, — Лю Чунмин, напротив, оставался совершенно спокоен. — Он всего лишь купленный раб. Раз уж продал себя, то даже если его забьют до смерти, никто и слова не скажет. Завернут в рогожу и выбросят. В общей могиле к северу от города таких покойников пруд пруди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй испуганно вжал голову в плечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В их семье никогда не держали рабов. Даже если его отец возвращался с победой и приводил пленных, которых обращали в рабство, в самом поместье ни одного из них никогда не оставляли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ведь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это слишком жестоко, верно? — Лю Чунмин молча уставился вдаль и, словно разговаривая сам с собой, тихо вздохнул: — С одной стороны, люди напрочь забывают о добродетели, обращаясь с себе подобными как со скотиной, а с другой — молят небо о ниспослании благодати. Какое лицемерие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй не понял, к чему клонит его спутник, и, не зная, что ответить, просто молча следовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успели они дойти до переднего двора, как навстречу им поспешно вышел Бай Шиянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда вы двое запропастились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин отослал Бай Шилэя поиграть в другое место, а сам остался вдвоем с Бай Шиянем посреди двора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только что ходил с Шилэем на задний двор, взглянуть на того мальчишку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вот почему ты сегодня согласился почтить присутствием Ду Цюаня и прийти на это сборище, — Бай Шиянь сразу понял, о ком идет речь. — И что? Хочешь выкупить его? Даже не думай. Я слышал, этот маленький монстр теперь совершенно не способен гадать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем мне его покупать? Чтобы он дурил людей? Я не заключаю убыточных сделок, — Лю Чунмин не стал распространяться о том, что увидел в дровяном сарае. — Никакой цели не было. Просто минутная прихоть, зашел посмотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шиянь хорошо знал своего друга и понимал, что тот вовсе не из тех, кто ходит глазеть на диковинки ради забавы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чунмин, что происходит? С чего ты вдруг так им заинтересовался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин понимал, что скрыть это не удастся, да и не собирался утаивать правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шиянь, прошлой ночью... Тот сон стал немного длиннее, — он посмотрел на росшую во дворе яблоню, на ветках которой уже набухали бутоны. — Тот человек на галерее, наконец-то поднял голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>