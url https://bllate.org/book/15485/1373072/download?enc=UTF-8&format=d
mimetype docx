--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -14,2419 +14,2451 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Триста вэней, так дорого? — Сун Цзююэ был поражён, услышав это.</w:t>
-[...2367 lines deleted...]
-        <w:t>Сун Цзююэ почувствовал себя немного беспомощным, он потрогал Ли Чжихэ за нос и сказал, что, пока ещё есть немного света, сделает ему иглоукалывание.</w:t>
+        <w:t>— Триста вэней? Так дорого? — услышав сумму, удивился Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но у нас три главные комнаты плюс боковые, место хорошее. Разве это не лучше, чем вам двоим тесниться здесь? — собеседник тоже заволновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, услышав такие слова, спросил, где именно находится дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тот назвал место, Сун Цзюэй понял, что локация не из лучших. Он с горькой улыбкой сказал, что у него нет столько денег и он вряд ли сможет позволить себе аренду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник даже предложил взять в долг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Сун Цзюэй всё же вежливо отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Сун Цзюэй наотрез отказывается жить там, мужчина нахмурился. Он взглянул на дом, где жил Сун Цзюэй, и холодно усмехнулся, сказав, что тот, видимо, собирается жить в этой лачуге всю жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй даже рассмеялся от злости. Он только хотел что-то ответить, как тётушка Ван окликнула его и позвала к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй махнул рукой, отпуская мужчину, и подошёл к тётушке Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чжан Цзиншуй зачем тебя звал? — с некоторым напряжением спросила тётушка Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй только теперь узнал его имя и рассказал о предложении арендовать дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох, только не соглашайся! В том доме повесилась женщина. Дом хоть и хороший, но там водилась нечисть. Кто туда ни въедет, тому не повезёт, — сказала тётушка Ван. Она объяснила, что дом Чжан Цзиншуй хорош, но там произошла трагедия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он просто хочет воспользоваться моментом и обмануть тебя, — выругалась тётушка Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй кивнул. Он знал, что место не лучшее, но не ожидал, что настолько плохое. Он поспешно поблагодарил тётушку Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка Ван, услышав похвалы и благодарность Сун Цзюэя, улыбнулась и заговорила о Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой гэр выглядит гораздо лучше, чем когда женился. Видела, как он схватился за нож, когда те люди начали буянить. Если бы не он, неизвестно, во что превратился бы твой дом, — тётушка Ван начала хвалить Ли Чихэ. — Говорят, этот гэр раньше был известен на всю округу десяти ли и восьми деревень как красивый и умелый. Охотился в горах, ловил рыбу в реке, да и готовить, и работать в поле умел. Если ты действительно его вылечишь, будешь счастлив с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, услышав это, лишь тихо рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Однако дом действительно слишком плох. Вы оба молоды, много поработаете, так что сможете построить новый, — тётушка Ван снова принялась ругать Ли Лао Сы и ему подобных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй слушал, как тётушка Ван рассказывает, что Ли Лао Сы просто бродяга, который работает наёмным бойцом в городе. Кто заплатит, тому он и служит, и руки у него очень грязные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что ты оказался сильнее. Иначе обычный человек был бы им замучен до смерти, — вздохнула тётушка Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это описание Ли Лао Сы, Сун Цзюэй ещё больше утвердился во мнении, что кто-то специально хочет ему навредить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взглянул на дом, где временно жил. Действительно, слишком плох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётушка, вы знаете, есть ли в деревне какие-нибудь пустые дома, где можно жить? — спросил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После бедствия прошел год, наверняка есть пустые дома. Но боюсь, они не очень хороши, — с намёком сказала тётушка Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главное, чтобы место было хорошим. Можно провести обряд очищения огнём, и всё будет в порядке, — изложил Сун Цзюэй свою мысль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я поспрашиваю, — сразу согласилась тётушка Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй ещё раз поблагодарил и вернулся в комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ сразу спросил, кто приходил, как только он вошел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй рассказал о деле Чжан Цзиншуя. Ли Чихэ тоже поспешно рассказал, что семья Чжан Цзиншуй  нехорошие люди, и в том доме жить нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй кивнул и сказал, что попросил тётушку Ван помочь найти другой дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но разве это не значит, что придётся потратить ещё немного денег? — Ли Чихэ, хотя и не знал точно о состоянии дел Сун Цзюэя, смутно понимал, что его супруг не богат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра я снова пойду в горы. Посмотрю, удастся ли собрать хорошие травы. Продадим их и вернём деньги, — сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ услышал это, и глаза его заблестели. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—Раньше, я бы точно пошёл с тобой. — С грустью проговорил он — Я очень хорошо знаю те места. Но теперь не могу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, я тоже неплохо знаю местность, — уверенно сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё равно не сравнится со мной. Я с малых лет играл там. Можно сказать, даже старики поблизости не знают этигоры так хорошо, как я, — с уверенностью сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, услышав это, улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? — Сун Цзюэй достал из-за пазухи тетрадь. Внутри были нарисованы различные лекарственные травы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посмотри, есть ли здесь те, что ты знаешь? — осторожно спросил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он закончил, Ли Чихэ указал на некоторые странные травы, сказав, что знает эту и вот эту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он закончил перечислять, Сун Цзюэй почувствовал себя немного неловко. Он взглянул на Ли Чихэ и спросил о травах с более обычным видом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь знания Ли Чихэ стали немного туманными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Женьшень. Это же женьшень? Я видел несколько таких! — Ли Чихэ полистал страницы и наконец возбуждённо указал на женьшень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не кричи, — Сун Цзюэй, увидев, что тот узнал женьшень, с улыбкой велел ему говорить тише.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это листья женьшеня? Я правда видел их, несколько штук, — Ли Чихэ, словно нашёл сокровище, тихо сказал Сун Цзюэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй кивнул, подтвердив, что это женьшень. Если то, что он нашёл, правда, то можно выручить много денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы это было правда, — Ли Чихэ в этот момент тоже почувствовал неуверенность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй достал уголёк и на куске ткани начал рисовать, отмечая одну за другой травы, которые узнал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты забирался так глубоко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда рисунок был закончен, Сун Цзюэй обнаружил, что места, о которых говорил Ли Чихэ, действительно были там, где он сам никогда не бывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мм, но там всё ещё безопасно. Не волнуйся, — говоря об этих местах, Ли Чихэ сиял глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй ещё несколько раз переспросил его, чтобы окончательно утвердить карту, особенно места, где росли несколько корней женьшеня. Он максимально подробно записал особенности ландшафта вокруг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если это правда, то должны быть старые корни. Любой из них сможет покрыть наши долги, — с улыбкой сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надеюсь, это правда, — Ли Чихэ тоже занервничал и добавил: — Но туда ходят и другие люди. Боюсь, как бы их не выкопали раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра встану и испытаю удачу, тогда и узнаем, — сказал Сун Цзюэй, погладив Ли Чихэ. — Спасибо тебе. Благодаря тебе я узнал об этих тропах. Пойду туда, возможно, смогу собрать и другие травы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А эти? Эти не стоят денег? — Ли Чихэ указал на травы, которые узнал ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Либо ядовитые, либо травы со странным применением, — с улыбкой сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?Поэтому они так странно выглядят, — разочарованно сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ядовитые травы тоже являются лекарством. Я тоже принесу немного, — сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мм, хорошо. Главное сейчас найти эти несколько корней женьшеня. Если они настоящие, это будет замечательно, — Ли Чихэ лёг, и в его глазах загорелись огоньки. — Так я хоть немного помог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха, действительно помог мне немало. Когда поправишься, будем чаще ходить в горы. Думаю, тогда сможем найти много сокровищ, — с улыбкой сказал Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ возбуждённо кивнул и лёг, предаваясь мечтам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, глядя на него, на лице его появилась неосознанная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ заметил это и немного опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? — переспросил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего. Просто чувствую, что Цзюэй-гэ очень хороший. Выйти замуж... выйдя за тебя, я действительно очень счастлив, — тихо сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Свадьба со мной, с бедняком, сделала тебя счастливым? — едва Сун Цзюэй закончил, снаружи закапал дождь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О нет, начинается дождь, — Сун Цзюэй поспешно нашёл ёмкости, чтобы собирать воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре дождь усилился, и в нескольких местах крыша начала протекать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя чинили несколько раз, но эффект явно невелик, — вздохнул Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ поднял голову, глядя на протекающую крышу, и тоже рассмеялся, лёжа на кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глупый мальчик, — Сун Цзюэй вышел и убрал другие вещи. Когда он вернулся, дождь усилился очень сильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вдруг снова будет наводнение? — испуганно сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не будет, — успокоил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ посмотрел на Сун Цзюэя, и на лице его появилась спокойная улыбка. Казалось, пока Сун Цзюэй рядом, всё, что он говорит, правда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй даже почувствовал себя немного беспомощным. Он потрогал нос Ли Чихэ и сказал, что пока ещё есть свет, нужно поставить иглы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,435 +2478,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Чжихэ уже начал с нетерпением ждать иглоукалывания, потому что чувствовал, что его ноги действительно стали намного лучше.</w:t>
-[...383 lines deleted...]
-        <w:t>— Клац.</w:t>
+        <w:t>Ли Чихэ уже начал с нетерпением ждать иглоукалывания, потому что чувствовал, что ноги действительно стали намного лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, видя его состояние, поднёс свечу и при свете начал ставить иглы Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи начался гром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождь становился всё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но внутри двое были очень спокойны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ смотрел на Сун Цзюэя со смущением в глазах и даже не заметил, когда тот закончил ставить иглы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не больно? — с беспокойством спросил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Не больно, — Ли Чихэ только тогда очнулся и поспешно ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй с беспокойством потрогал его кости, провёл некоторые проверки и, убедившись, что состояние постоянно улучшается, успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ, видя такую серьёзность и внимательность Сун Цзюэя, не удержался и спросил, ко всем ли пациентам он так относится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В основном да. Мои навыки лекаря не идеальны, лишний вопрос не помешает, — кивнул Сун Цзюэй и убрал золотые иглы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, вот как, — услышав это, Ли Чихэ почувствовал лёгкое разочарование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Щёлк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,2707 +2926,2883 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем прогремел гром, и, казалось, что-то рухнуло.</w:t>
-[...2655 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
+        <w:t>Вслед за грохотом будто что-то обрушилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй и Ли Чихэ оба вздрогнули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Восточная комната полностью обрушилась, — Сун Цзюэй вышел посмотреть и сообщил Ли Чихэ о случившемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А здесь? — Ли Чихэ тоже забеспокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь не должно обрушиться. Я проверял и укреплял, — хотя Сун Цзюэй так сказал, он тоже немного нервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ разоблачил его притворство, и Сун Цзюэй рассмеялся: — Если дождь будет идти так сильно, перейдём на ночь к тётушке Ван. Всё-таки лучше перестраховаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — говоря это, Ли Чихэ протянул руку и сжал ладонь Сун Цзюэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фух...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подул ветер, и свеча погасла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй-гэ... Я боюсь темноты, — напряжённо и испуганно сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй быстро снова зажёг свечу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже за это короткое время лицо Ли Чихэ стало мертвенно-бледным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боясь, что Сун Цзюэй сочтёт его бесполезным, Ли Чихэ сказал, что во время бедствия семья бросила его в тёмной комнате на три дня, и никто не обращал на него внимания. Поэтому он так боится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Такие жестокие, — Сун Цзюэй, представив эту сцену, лишь подумал, что семья Ли действительно не люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй-гэ, не будем о них. Давай ляжем спать, — Ли Чихэ не хотел слишком обнажать свои раны. Он собрался с духом и сменил тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — Сун Цзюэй подумал, что всё равно делать нечего, лёг на кровать рядом с Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ, почувствовав дыхание Сун Цзюэя, весь дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зато есть ветер и дождь, в доме не жарко, — с самоиронией улыбнулся Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ промычал в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе холодно? Почему всё время дрожишь? — спросил Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет... Я... Я счастлив, — смущённо и тихо сказал Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй непонимающе повернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ, видя, что он ничего не понимает, на мгновение даже потерял дар речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, я понял, — Сун Цзюэй сразу сообразил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ же протянул руку и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас я ещё не могу доставить удовольствие Цзюэй-гэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй рассмеялся и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно... Мм...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я твой супруг, как можно говорить «не нужно», — Ли Чихэ смотрел на Сун Цзюэя горящим взглядом. В его глазах появилось возбуждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, парень... — Сун Цзюэй замер. Он не ожидал, что Ли Чихэ поступит так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй-гэ, я твой супруг. Я буду стараться сделать тебя счастливым, — говоря это, Ли Чихэ снова обнял Сун Цзюэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, услышав это, мог лишь улыбнуться и полностью расслабиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи гремел гром, дождь усилился, заглушив все звуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, дождь прекратился в полночь, так что это не помешало Сун Цзюэю рано утром пойти в горы за травами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй-гэ, будь осторожен, — напряжённо сказал Ли Чихэ из окна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй кивнул, взял корзину для трав и вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй, снова в горы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходя, Сун Цзюэй встретил старосту Дин Саньху, который обходил деревню с людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй ответил, что идёт собрать немного полезных трав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди рядом со старостой, услышав это, тоже захотели пойти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит тебе. Пойдёшь с ним ,только мешать будешь! — староста Дин Саньху отогнал тех людей, а затем сказал Сун Цзюэю, что его жена чувствует себя неважно, и попросил после сбора трав зайти к нему посмотреть её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я зайду — кивнул соглашаясь Сун Цзюэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда иди. Дорога скользкая, будь осторожен, — с улыбкой сказал староста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — Сун Цзюэй помахал старосте рукой и с корзиной за плечами направился в горы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шур-шур-шур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лес после дождя на самом деле довольно опасен и труден для прохождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Сун Цзюэйю нужны были деньги, и к тому же хотел провериить, верна ли горная тропа, о которой говорил Ли Чихэ. Поэтому он шёл именно по указанному Ли Чихэ пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, вижу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Сун Цзюэй нашёл первое лекарственное растение, о котором говорил Ли Чихэ, на его лице появилась уверенная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тук-тук-тук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стрелка судьбоносного диска Тайцзи в его руке начала вращаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй, убедившись, что впереди безопасно, продолжил идти вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фух... фух...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя примерно один шичэнь, Сун Цзюэй устал так, что едва мог идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот парень, как далеко он вообще забрался?! — Сун Цзюэй взглянул на карту и обнаружил, что дошёл лишь до половины пути. Он не знал, как Ли Чихэ вообще пробрался сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдём. Всё-таки нужно кормить семью, — Сун Цзюэй выпил воды, стиснул зубы и продолжил идти вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя ещё примерно половину шичэня, Сун Цзюэй наконец достиг места, где, по словам Ли Чихэ, росло несколько корней женьшеня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он очистил траву вокруг, внимательно осмотрел место и наконец на его лице появилось выражение, говорящее, что труды не пропали даром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один, два, три, четыре... Четыре корня? — Сун Цзюэй считал и заволновался всё больше. Он внимательно рассмотрел листья женьшеня: они явно были возрастными, гораздо лучше тех двух, что он нашёл ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и хорошо. Не только долги верну, но и на кирпичи для дома хватит! — Сун Цзюэй возбуждённо хлопнул себя по бедру и начал осторожно копать женьшень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кап-кап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женьшень вскоре был выкопан, и в это же время вышло солнце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водяной пар в лесу превратился в капли дождя и упал вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй боялся, что горный туман собьёт его с пути, поэтому, собрав вещи, направился назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он спускался с горы, то обнаружил, что несколько человек тоже поднялись  в гору. Увидев, что Сун Цзюэй вышел так рано, они с улыбкой спросили, не выкопал ли он чего-нибудь хорошего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй покачал головой, сказав, что в горах слишком большой туман, и он боялся беды, поэтому вышел раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, все посмотрели вперёд и обнаружили, что туман действительно стал намного гуще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдёмте. Сейчас заходить слишком опасно, — посоветовал Сун Цзюэй. Видя, что несколько человек всё ещё колеблются, он просто шагнул и пошёл вниз по горе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй, подожди нас!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те несколько человек тоже испугались и, клича, последовали за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они вышли из леса, солнце уже висело прямо в зените.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но все почувствовали неописуемую жизненную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй просто попрощался с несколькими людьми и направился домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он прибыл к своему дому, то услышал внутри голоса. Подойдя ближе, он увидел, что тётушка Ван разговаривает с Ли Чихэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ, увидев приближение Сун Цзюэя, тоже возбуждённо поздоровался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзюэй-гэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мм, — Сун Цзюэй подарил Ли Чихэ утвердительный взгляд и направился в боковую комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушке Ван тоже стало любопытно, что он собрал, поэтому она тоже встала и последовала за ним, заговорив о деле с поиском дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй развязал свой соломенный дождевик, немного поговорил с тётушкой Ван и в конце выбрал две травы для укрепления здоровья, отдав их ей, чтобы она  сварилa их для дядюшки Вана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, как же можно, — тётушка Ван с улыбкой приняла травы, затем внимательно спросила, как варить и для чего они.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй всё ей объяснил, и тогда тётушка Ван с улыбкой понесла травы домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тётушка Ван ушла, Сун Цзюэй взял коробку и, прямо при Ли Чихэ, открыл её. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самый большой, наверное, десятилетнего возраста. — С гордостью продемонстрировал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Только десять лет? — Ли Чихэ выглядел разочарованым. — Я думал, будут старше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Найти столько штук и такого возраста уже удача, — с улыбкой сказал Сун Цзюэй, убирая коробку. — Так, что я очень доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чихэ, услышав это, тоже обрадовался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоже верно. Возможно, я слишком жаден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Цзюэй улыбнулся, затем просто прибрался и направился к дому старосты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>