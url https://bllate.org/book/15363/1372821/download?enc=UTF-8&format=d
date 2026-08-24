--- v0 (2026-05-15)
+++ v1 (2026-08-24)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Того же, кто занимал первое место на всех трёх начальных экзаменах, величали «Малым тройным первым».</w:t>
+        <w:t>Того же, кто занимал первое место на всех трёх начальных экзаменах, величали «сяо сань юань».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был Цилинь-эр их клана Ду, настоящая Звезда Литературы, сошедшая на землю!</w:t>
+        <w:t>Это был Цилинь-эр их клана Ду, настоящая Вэньцюйсин, сошедшая на землю!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3215,50 +3215,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вспомнив цены, Хуанянь вздохнул: заработанные за день сто с лишним медяков разом показались ему каплей в море. С такими темпами и за два месяца на доброго мула не заработаешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>