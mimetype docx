--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помимо тридцати тысяч лянов серебра, выделенных из казны поместья, хоу Юннин добавил к приданому два загородных поместья — чжуанцзы. Старший брат, Се Бо, подарил лавку — пуцзы, а второй брат, Се Мин, — пять тысяч лянов серебра. </w:t>
+        <w:t>Помимо тридцати тысяч лянов серебра, выделенных из казны поместья, хоу Юннин добавил к приданому две загородных усадьбы. Старший брат, Се Бо, подарил лавку — пуцзы, а второй брат, Се Мин, — пять тысяч лянов серебра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор юноша не выносил надзора со стороны властных наставниц и не доверял чужакам. Матушка Се, понимая это, нашла ему товарищей для игр из Бэйцзяна — Бай Юя и Хэ Хуа. Именно Бай Юй под руководством госпожи со временем научился управлять делами в покоях молодого господина. </w:t>
+        <w:t>С тех пор юноша не выносил надзора со стороны властных наставниц и не доверял чужакам. Матушка Се, понимая это, нашла ему товарищей для игр из Бэйцзяна — Бай Юя и Хэ Хуа. Именно Бай Юй под руководством госпожи со временем научился управлять делами в покоях молодого господина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При мысли об этом она в очередной раз подумала, что расторжение помолвки с Лянь Инцзе было к лучшему. С характером Се Нина, который больше всего на свете не любил ограничений, жизнь в доме Лянь превратилась бы в череду бесконечных ссор. </w:t>
+        <w:t>При мысли об этом она в очередной раз подумала, что расторжение помолвки с Лянь Инцзе было к лучшему. С характером Се Нина, который больше всего на свете не любил ограничений, жизнь в доме Лянь превратилась бы в череду бесконечных ссор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,83 +1934,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>**Деревня Хуаси**</w:t>
-[...31 lines deleted...]
-        <w:t>Пока мать и сын вели доверительную беседу, Лу Чуань в деревне Хуаси тоже вовсю готовился к торжеству. </w:t>
+        <w:t>Деревня Хуаси</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока мать и сын вели доверительную беседу, Лу Чуань в деревне Хуаси тоже вовсю готовился к торжеству.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он решил пригласить на свадебный пир всю деревню, при этом особо оговорив, что подарков приносить не нужно. </w:t>
+        <w:t>Он решил пригласить на свадебный пир всю деревню, при этом особо оговорив, что подарков приносить не нужно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста деревни командовал расчисткой снега. На главном тракте, ведущем к столице, порядок наводили власти, чтобы курьеры могли беспрепятственно доставлять вести, но дорогу от деревни до тракта жителям приходилось чистить самим. Обычно они ждали, пока снег растает сам собой, но завтра Лу Чуань должен был везти в дом супруга — да еще какого! — и все хотели выслужиться перед будущим важным чиновником.</w:t>
+        <w:t>Староста деревни командовал расчисткой снега. На главном тракте, ведущем к столице, порядок наводили власти, чтобы курьеры могли беспрепятственно доставлять вести, но дорогу от деревни до тракта жителям приходилось чистить самим. Обычно они ждали, пока снег растает сам собой, но завтра Лу Чуань должен был везти в дом супруга из поместья хоу Юннин — да еще какого! — и все хотели выслужиться перед будущим важным чиновником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,83 +2190,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сваха Ван тоже была здесь: она неустанно давала Лу Чуаню наставления, разъясняя каждую мелочь свадебного обряда. </w:t>
-[...31 lines deleted...]
-        <w:t>Юноша невольно подумал, что в любые времена женитьба — дело крайне утомительное. Когда-то, еще в прошлой жизни, он был ‹дружкой› на свадьбе однокурсника и так набегался, что под конец едва держался на ногах. Тогда он даже порадовался, что ему, как гею, не придется проходить через нечто подобное. </w:t>
+        <w:t>Сваха Ван тоже была здесь: она неустанно давала Лу Чуаню наставления, разъясняя каждую мелочь свадебного обряда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша невольно подумал, что в любые времена женитьба — дело крайне утомительное. Когда-то, еще в прошлой жизни, он был ‹дружкой› на свадьбе однокурсника и так набегался, что под конец едва держался на ногах. Тогда он даже порадовался, что ему, как гею, не придется проходить через нечто подобное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сваха облегченно выдохнула. Она должна была уточнить это намного раньше, но в суете последних дней совсем забыла. Лишь утром, увидев на улице всадника, женщина спохватилась: на чем же поедет жених? </w:t>
+        <w:t>Сваха облегченно выдохнула. Она должна была уточнить это намного раньше, но в суете последних дней совсем забыла. Лишь утром, увидев на улице всадника, женщина спохватилась: на чем же поедет жених?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2575,50 +2575,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лу Чуань, понимая, что давно не практиковался, вывел коня на расчищенную деревенскую дорогу и сделал несколько кругов, чтобы привыкнуть к животному и убедиться, что завтра всё пройдет без сучка и задоринки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>