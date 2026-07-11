--- v0 (2026-05-19)
+++ v1 (2026-07-11)
@@ -62,51 +62,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Господин Фу~ Ну почему вы всё пьете в таком дурном настроении? Неужели я привлекаю вас меньше, чем кувшин вина?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сян-гэр капризно проговорил это и отобрал чашу из рук Мин Фулая. Запрокинув голову, он осушил её сам, прищурив влажные глаза. Медленным движением он слизнул каплю вина с алых губ и прильнул к мужчине: — Господин, если вы и дальше будете меня игнорировать, я не на шутку рассержусь.</w:t>
+        <w:t>Сян-гэр капризно проговорил это и отобрал чашу из рук Мин Фулая. Запрокинув голову, он осушил её сам, прищурив влажные глаза. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медленным движением он слизнул каплю вина с алых губ и прильнул к мужчине: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, если вы и дальше будете меня игнорировать, я не на шутку рассержусь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мин Фулай прищурил свои глазки-щелочки. Он не рассердился на выходку гэра, наоборот, грубо притянул Сян-гэра к себе, не упустив возможности потискать его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,51 +158,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Противный. — кокетливо смеясь, Сян-гэр легонько ударил его кулачком в грудь и принялся собственноручно поить его вином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре музыка стихла, и в комнату вошел Лянь-гэр — утонченный юноша с кожей белее снега и невинным взглядом. Он сел по другую сторону от Мин Фулая и обиженно проговорил: — Господин Фу, вы только с Сян-гэром и воркуете. Неужели совсем забыли про Лянь-гэра?</w:t>
+        <w:t>Вскоре музыка стихла, и в комнату вошел Лянь-гэр — утонченный юноша с кожей белее снега и невинным взглядом. Он сел по другую сторону от Мин Фулая и обиженно проговорил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Фу, вы только с Сян-гэром и воркуете. Неужели совсем забыли про Лянь-гэра?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ой, посмотрите на него! — Сян-гэр прильнул к плечу хозяина. — Лянь-гэр приревновал! Вам придется его утешить, господин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,51 +270,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Чудесно, просто великолепно! Никогда не слышал ничего прекраснее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Лянь-гэр понимал, что это лишь лесть, он всё равно расцвел, его щеки покрылись румянцем. Он подлил вина в чашу Мин Фулая: — Тогда вы просто обязаны приходить к нам почаще!</w:t>
+        <w:t>Хотя Лянь-гэр понимал, что это лишь лесть, он всё равно расцвел, его щеки покрылись румянцем. Он подлил вина в чашу Мин Фулая: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда вы просто обязаны приходить к нам почаще!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Непременно, непременно!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,51 +510,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да-да, я слышал, что на Линьцзянском тракте разбойники совсем распоясались. Говорят, если кто их изничтожит, тому и чины, и почести! Это правда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Две красавицы, прильнув к нему, смотрели с таким любопытством, что Мин Фулай окончательно возгордился. Он самодовольно изрек: — Необязательно. Нужно иметь своих людей в правительстве. Иначе, даже если ты будешь рисковать жизнью, уничтожая бандитов, твои заслуги могут просто присвоить другие, а ты останешься ни с чем.</w:t>
+        <w:t>Две красавицы, прильнув к нему, смотрели с таким любопытством, что Мин Фулай окончательно возгордился. Он самодовольно изрек: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Необязательно. Нужно иметь своих людей в правительстве. Иначе, даже если ты будешь рисковать жизнью, уничтожая бандитов, твои заслуги могут просто присвоить другие, а ты останешься ни с чем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот оно как! Господин Фу, вы такой мудрый, всё-то вы знаете!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,147 +654,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дзынь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Мин Фулаю переступить порог, как прямо у его ног разлетелась вдребезги изящная ваза. Он вздрогнул, но, будучи главным управляющим при Втором господине, быстро взял себя в руки. Не меняясь в лице, он перешагнул через осколки и заискивающе поклонился: — Здравия Второму господину! Кто же этот невежа, что посмел расстроить вас? Позвольте мне проучить его как следует!</w:t>
+        <w:t>Стоило Мин Фулаю переступить порог, как прямо у его ног разлетелась вдребезги изящная ваза. Он вздрогнул, но, будучи главным управляющим при Втором господине, быстро взял себя в руки. Не меняясь в лице, он перешагнул через осколки и заискивающе поклонился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравия Второму господину! Кто же этот невежа, что посмел расстроить вас? Позвольте мне проучить его как следует!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А ты, я смотрю, набрался спеси! — мрачно и язвительно бросил Мин Пэнкунь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну что вы, господин, я лишь греюсь в лучах вашей славы, — подобострастно ответил Фулай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило управляющему подойти ближе, как Мин Пэнкунь почувствовал резкий запах румян. Он насмешливо заметил: — Ты, я вижу, живешь припеваючи. В объятиях красавиц и о доме забыл? Я тут места себе не нахожу, а мой слуга развлекается почище хозяина.</w:t>
-[...47 lines deleted...]
-        <w:t>Глазки-щелочки Мин Фулая забегали, и его осенило: — Господин, не извольте гневаться, у меня есть план! Мы не просто вернемся в столицу, а вернемся с триумфом и славой, так что и госпожа, и господин канцлер будут вами гордиться!</w:t>
+        <w:t>Стоило управляющему подойти ближе, как Мин Пэнкунь почувствовал резкий запах румян. Он насмешливо заметил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, я вижу, живешь припеваючи. В объятиях красавиц и о доме забыл? Я тут места себе не нахожу, а мой слуга развлекается почище хозяина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на лицо Мин Пэнкуня, Фулай сразу догадался об истинной причине его недовольства: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, из столицы так и не пришло вестей о том, когда вам можно вернуться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Мин Пэнкуня стало еще мрачнее. Он сидел в этой дыре уже больше полугода, а отец так и не смягчился. Письма уходили как в воду, возвращаясь лишь коротким приказом: «Продолжай размышлять над своим поведением!». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хм! Да в чем его вина?! Всего лишь по неосторожности дал врагам зацепку, и те вцепились в него мертвой хваткой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глазки-щелочки Мин Фулая забегали, и его осенило: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, не извольте гневаться, у меня есть план! Мы не просто вернемся в столицу, а вернемся с триумфом и славой, так что и госпожа, и господин канцлер будут вами гордиться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— О? — Мин Пэнкунь оживился. — Ну-ка, излагай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,83 +894,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Истребление бандитов? На мгновение Мин Пэнкунь заколебался. С самого детства он интересовался только развлечениями и никогда не ввязывался в дела, связанные со смертельной опасностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Фулай продолжал: — Господин, подумайте сами: чего бояться кучки разбойников, которые только и умеют, что наводить страх на безоружных? Почему власти до сих пор их не поймали — достаточно взглянуть на этих недотеп-стражников из управы.</w:t>
-[...31 lines deleted...]
-        <w:t>Мин Пэнкунь счел эти доводы разумными. Он свято верил в силу своей гвардии. Чем больше он размышлял, тем более осуществимым казался этот план. Он громко рассмеялся и одобрительно похлопал Мин Фулая по плечу: — А ты молодец! Не думал, что в нужный момент твоя голова так хорошо варит! Вернемся — я тебя щедро награжу!</w:t>
+        <w:t>Мин Фулай продолжал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, подумайте сами: чего бояться кучки разбойников, которые только и умеют, что наводить страх на безоружных? Почему власти до сих пор их не поймали — достаточно взглянуть на этих недотеп-стражников из управы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил с явным презрением к местным стражникам, набранным из простолюдинов, и перешел к лести: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы — другое дело! Личная гвардия «Минвэй» была тщательно обучена самим господином канцлером, их мастерство не подлежит сомнению. У нас восемь гвардейцев — перебить нескольких бандитов для них пара пустяков!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мин Пэнкунь счел эти доводы разумными. Он свято верил в силу своей гвардии. Чем больше он размышлял, тем более осуществимым казался этот план. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он громко рассмеялся и одобрительно похлопал Мин Фулая по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты молодец! Не думал, что в нужный момент твоя голова так хорошо варит! Вернемся — я тебя щедро награжу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Господин слишком добр, нижайше благодарю за милость! — Фулай снова отвесил поклон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,211 +1086,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Получив вызов, Ван Чжигао явился незамедлительно. Хоть он и недоумевал, зачем понадобились все стражники управы, спорить не стал — приказано, значит, делай. Но когда он услышал, что Второй господин собирается вести их на истребление бандитов...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Ван Чжигао подкосились ноги, он едва устоял. Утирая пот, он с жалобным видом произнес: — Господин, дело с бандитами требует долгого и тщательного обсуждения! — «Что за блажь пришла этому господину в голову? Мало ему было тиранить наш уезд, теперь он решил взяться за соседний?»</w:t>
-[...15 lines deleted...]
-        <w:t>Мин Пэнкунь, увидев, что какой-то мелкий судья девятого ранга смеет возражать против его решения, тут же нахмурился. Ван Чжигао, не замечая этого, продолжал: — Я судья уезда Фэнчэн, а не Линьфэн. Если я самовольно поведу людей на чужую территорию, разве это не будет превышением полномочий?</w:t>
+        <w:t>У Ван Чжигао подкосились ноги, он едва устоял. Утирая пот, он с жалобным видом произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, дело с бандитами требует долгого и тщательного обсуждения! — «Что за блажь пришла этому господину в голову? Мало ему было тиранить наш уезд, теперь он решил взяться за соседний?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мин Пэнкунь, увидев, что какой-то мелкий судья девятого ранга смеет возражать против его решения, тут же нахмурился. Ван Чжигао, не замечая этого, продолжал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я судья уезда Фэнчэн, а не Линьфэн. Если я самовольно поведу людей на чужую территорию, разве это не будет превышением полномочий?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За такое и «черной шапки» чиновника лишиться можно! Как бы Ван Чжигао ни мечтал о повышении, он не смел совать нос в дела уезда Линьфэн! Два соседних уезда — один бедный, другой богатый. И хотя оба судьи были одного ранга, перед судьей Линьфэна Ван Чжигао всегда чувствовал себя никчемным. К тому же, каким бы незаметным он ни был, он всё же прослужил судьей более двадцати лет и кое-какие слухи до него доходили. Поговаривали, что банда на Линьцзянском тракте потому так долго и процветает, что имеет «неясные связи» с верхами. Второй господин явно лез на рожон!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Чжигао хотел было продолжить уговоры, но Мин Пэнкунь холодно уставился на него и процедил: — Тебе нужно ответить лишь на один вопрос: идешь или нет?</w:t>
+        <w:t>Ван Чжигао хотел было продолжить уговоры, но Мин Пэнкунь холодно уставился на него и процедил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе нужно ответить лишь на один вопрос: идешь или нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Встретившись взглядом с Мин Пэнкунем, Ван Чжигао вздрогнул от ужаса — глаза дворянина были холодными и злыми, как у ядовитой змеи. Этот взгляд ясно говорил: посмеешь отказаться — и живым из поместья Мин не выйдешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У судьи подкосились ноги, он с грохотом рухнул на колени и задрожал: — Служить Второму господину — великая честь для нижайшего чиновника! Я готов и в огонь, и в воду, не щадя жизни!</w:t>
+        <w:t>У судьи подкосились ноги, он с грохотом рухнул на колени и задрожал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Служить Второму господину — великая честь для нижайшего чиновника! Я готов и в огонь, и в воду, не щадя жизни!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раз уж он оказался на этом разбойничьем корабле, оставалось только идти до конца. Кто знает, вдруг это и впрямь станет для него шансом выслужиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мин Пэнкунь удовлетворенно улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что Мин Пэнкунь и его люди собираются на дело без всякой подготовки, Ван Чжигао почувствовал, что это чистой воды ребячество, но вслух сказать не осмелился. Набравшись храбрости, он произнес: — Господин, посмотрите, время уже близится к полудню. Не лучше ли выступить завтра на рассвете? Путь до Линьцзянского тракта займет целый день. Если выедем завтра поутру, то к вечеру доберемся, передохнем ночь, наберемся сил, а на следующий день сразу в бой. Разве так не будет надежнее?</w:t>
+        <w:t>Видя, что Мин Пэнкунь и его люди собираются на дело без всякой подготовки, Ван Чжигао почувствовал, что это чистой воды ребячество, но вслух сказать не осмелился. Набравшись храбрости, он произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, посмотрите, время уже близится к полудню. Не лучше ли выступить завтра на рассвете? Путь до Линьцзянского тракта займет целый день. Если выедем завтра поутру, то к вечеру доберемся, передохнем ночь, наберемся сил, а на следующий день сразу в бой. Разве так не будет надежнее?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мин Фулай сделал шаг вперед: — Господин, слова господина Вана разумны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Пэнкунь прищурился. Ему хотелось решить всё немедленно и поскорее отбыть в столицу, но он понимал, что спешка ни к чему. Однако... — Если кто-нибудь посмеет разболтать эту новость... — Он хотел застать разбойников врасплох. Любой, кто выдаст его планы, станет личным врагом Мин Пэнкуня!</w:t>
+        <w:t>Мин Пэнкунь прищурился. Ему хотелось решить всё немедленно и поскорее отбыть в столицу, но он понимал, что спешка ни к чему. Однако... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если кто-нибудь посмеет разболтать эту новость... — Он хотел застать разбойников врасплох. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любой, кто выдаст его планы, станет личным врагом Мин Пэнкуня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ван Чжигао поспешно заверил: — Нижайший слуга будет нем как рыба!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1118,67 +1454,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Донесение «Летящего орла» гласит: последнее место, где видели дядю — окрестности уезда Линьфэн. Ошибки быть не может.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отлично! Наконец-то мы нашли командующего! — Но-о!</w:t>
+        <w:t>— Отлично! Наконец-то мы нашли командующего! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но-о!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кони пронеслись вихрем, оставив после себя лишь взмах подола нежно-голубого одеяния.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-----------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От автора: Е Цзюньшу: Говорят, появился мой суженый. Автор: Да-да! (В предвкушении) Ли Юй: (поглаживая кнут) Хе-хе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>