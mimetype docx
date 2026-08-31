--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Янь вспомнил, что Цзи Жуань тоже, кажется, не очень похожа на приёмную мать. Не знал, дело в том ли, что кто-то из них слишком долго жил в семье Цзи, или в чём-то другом, но Цзи Яню казалось, будто Цзи Жуань всё же немного похож на Цзи Сию — брата скрипача.</w:t>
+        <w:t>Цзи Янь вспомнил, что Цзи Жуань тоже, кажется, не очень похожа на приёмную мать. Не знал, дело в том ли, что кто-то из них слишком долго жил в семье Цзи, или в чём-то другом, но Цзи Яню казалось, будто Цзи Жуань всё же немного похож на Цзи Сию — брата-скрипача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>