--- v0 (2026-05-25)
+++ v1 (2026-09-11)
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако Лянь Хуайшу догадывался, что отношения между ними не так уж плохо, как режиссёры показывают. Ли Сян никогда не перехватывал проекты Чжу Шугуана, они не пересекались с расписанием премьер и не переманивали актёров друг у друга. Оба всегда тайно интересовались работой друг друга, опрашивая знакомых и друзей. Те, зная об их ссоре, отвечали: «Конечно всё плохо!» На такие ответы оба злились и фыркали:</w:t>
+        <w:t>Однако Лянь Хуайшу догадывался, что отношения между ними не так уж плохи, как режиссёры показывают. Ли Сян никогда не перехватывал проекты Чжу Шугуана, они не пересекались с расписанием премьер и не переманивали актёров друг у друга. Оба всегда тайно интересовались работой друг друга, опрашивая знакомых и друзей. Те, зная об их ссоре, отвечали: «Конечно всё плохо!» На такие ответы оба злились и фыркали:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>