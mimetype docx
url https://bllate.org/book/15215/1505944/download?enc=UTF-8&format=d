--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они и правда давно не ели хот-пот. Особенно во время продвижения альбома было жёсткое ограничение — им нужно было беречь горло для выступлений, а хоп-топ настоящие парни едят только острый, да? Это была цена известности и занятости. Это раньше они могли позволить себе лопать всё, что хотят. И вот сегодня можно оторваться!</w:t>
+        <w:t>Они и правда давно не ели хот-пот. Особенно во время продвижения альбома было жёсткое ограничение — им нужно было беречь горло для выступлений, а хоп-пот настоящие парни едят только острый, да? Это была цена известности и занятости. Это раньше они могли позволить себе лопать всё, что хотят. И вот сегодня можно оторваться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Jingle Bells опубликовало групповое фото «Крыльев» с девушками-поклонницами. Фотография была без ретуши, и айдолы были одеты повседневно.</w:t>
+        <w:t>Jingle Bells опубликовала групповое фото «Крыльев» с девушками-поклонницами. Фотография была без ретуши, и айдолы были одеты повседневно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед Новым годом «Небесный голос» объявил о заключительно выпуске сезона.</w:t>
+        <w:t>Перед Новым годом «Небесный голос» объявил о заключительном выпуске сезона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>