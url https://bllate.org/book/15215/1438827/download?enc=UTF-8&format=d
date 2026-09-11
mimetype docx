--- v0 (2026-07-09)
+++ v1 (2026-09-11)
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вокальные навыки участников «Крыльев» превзошли мои ожидания. Хотя я не слышал их живого выступления, но в этой песне нет никакого диссонанса. Каждый аккуратно исполняет свою роль, не передавливая и не перетягивая на себя одеяло. Они идеально сочетаются с голосами друг друга. А текст песен оказался очень трогательным!</w:t>
+        <w:t>Вокальные навыки участников «Крыльев» превзошли мои ожидания. Хотя я не слышал их живого выступления, но в этой песне нет никакого диссонанса. Каждый аккуратно исполняет свою роль, не передавливая и не перетягивая на себя одеяло. Они идеально сочетаются с голосами друг друга. А текст песни оказался очень трогательным!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>