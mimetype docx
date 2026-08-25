--- v0 (2026-05-20)
+++ v1 (2026-08-25)
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>"Я в порядке, спасибо тебе." Лэй Цзюэ глубоко вздохнул и в то же время вспомнил то, чему Сяо Линюй научил его до своего приезда. Лэй Цзюэ почувствовал себя подозрительным, но это подозрение длилось недолго. Когда он услышал из уст Сяо Линшу, что Эмили выздоровеет только на следующее утро и не будет помнить приказ, который дал ей Лэй Хейге, он сунул руку в карманы брюк и, дрожа, начал что-то выкапывать из нее.</w:t>
+        <w:t>«Я в порядке, спасибо тебе». Лэй Цзюэ глубоко вздохнул и в то же время вспомнил то, чему Сяо Линюй научил его до своего приезда. Лэй Цзюэ почувствовал себя подозрительным, но это подозрение длилось недолго. Когда он услышал из уст Сяо Линшу, что Эмили выздоровеет только на следующее утро и не будет помнить приказ, который дал ей Лэй Хейге, он сунул руку в карманы брюк и, дрожа, начал что-то выкапывать из нее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>