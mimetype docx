--- v0 (2026-05-11)
+++ v1 (2026-07-07)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- … Ты не уйдешь?</w:t>
+        <w:t>- … Ты не выйдешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нин Чэнь быстро привык к температуре и спустился на дно.</w:t>
+        <w:t>Нин Чэнь быстро привык к температуре и опустился на дно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1294,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ты про это? Когда я был ребенком, я был непослушным, и моя мать била меня.</w:t>
-[...31 lines deleted...]
-        <w:t>Благодаря регулярному питанию и утренним пробежкам, которые он не пропускал уже более десяти лет, ему, несмотря на приближающиеся тридцать лет, по-прежнему удавалось сохранять стройность и красивые мускулы.</w:t>
+        <w:t>- Ты про это? Когда я был ребенком, я был непослушным, и мать била меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря регулярному питанию и утренним пробежкам, которые он не пропускал уже более десяти лет, ему, несмотря на приближающиеся тридцать, по-прежнему удавалось сохранять стройность и красивые мускулы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как будто драгоценный белоснежный фарфор был разбит человеческой рукой, а потом насильно склеен пластырем.</w:t>
+        <w:t>Как будто драгоценный белоснежный фарфор был разбит человеческой рукой, а потом насильно склеен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этим шрамам было уже много лет, и та душераздирающая боль, которую он испытал тогда, давно стерлась из памяти. Просто на его коже легко оставались рубцы, и эти перекрещивающиеся шрамы всегда были чувствительнее остальной кожи.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда вода комфортной температуры касалась его спины, шрамы начали легко зудеть.</w:t>
+        <w:t>Этим шрамам было уже много лет, и та душераздирающая боль, которую он испытывал тогда, давно стерлась из памяти. Просто на его коже легко оставались рубцы, и эти перекрещивающиеся шрамы всегда были чувствительнее остальной кожи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда вода комфортной температуры коснулась его спины, шрамы начали легко зудеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нет. Я не причиню вреда своим детям.</w:t>
+        <w:t>- Нет. Я не причиню вреда своему ребенку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Как вы сюда попали? Вы уже давно знаете Айвэй?</w:t>
+        <w:t>- Как ты сюда попала? Ты уже давно знаешь Айвэй?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не лезь в то, что тебе не следует знать, береги свою жизнь.</w:t>
+        <w:t>- Не лезь куда тебе не следует, береги свою жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Разве моя жизнь не находится в ваших руках уже давно? Какая польза мне от осторожности? Если я скажу, что не хочу умирать, ты меня отпустишь?</w:t>
+        <w:t>- Разве моя жизнь уже давно не находится в ваших руках? Какая польза мне от осторожности? Если я скажу, что не хочу умирать, ты меня отпустишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,115 +2286,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Тогда хорошо. На самом деле я болтун, и эти дни меня просто убивали. Если не возражаешь, можешь послушать, как я болтаю? Считай, что это ежедневный добрый поступок.</w:t>
-[...63 lines deleted...]
-        <w:t>- Когда я вижу вас, я вспоминаю одну свою дальнюю тетю. Если бы она была еще жива, ей было бы примерно столько же лет, сколько вам сейчас. Когда я еще ходил в начальную школу, я иногда ходил к ней в гости. Она тогда очень меня любила и, как только я приходил, изо всех сил старалась найти что-нибудь вкусненькое для меня. В те времена все были бедны, никаких сладостей не было. Она как-то раздобыла немного жареного арахиса, растопила солодового сиропа, обмакнула в него арахис и, когда он остыл, дала его мне.</w:t>
+        <w:t>- Отлично. На самом деле я болтун, и эти дни меня просто убивали. Если не возражаешь, можешь послушать, как я болтаю? Считай, что это ежедневный добрый поступок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тетушка Лю не отказалась, и Нин Чэнь начал говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Когда я вижу тебя, я вспоминаю одну свою дальнюю тетю. Если бы она была еще жива, ей было бы примерно столько же лет, сколько тебе сейчас. Когда я еще ходил в начальную школу, я иногда ходил к ней в гости. Она тогда очень меня любила и, как только я приходил, изо всех сил старалась найти что-нибудь вкусненькое для меня. В те времена все были бедны, никаких сладостей не было. Она как-то раздобыла немного жареного арахиса, растопила солодового сиропа, обмакнула в него арахис и, когда он остыл, дала его мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,83 +2414,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Это было так ароматно и сладко - самое приятное воспоминание из моего детства. Но потом она пропала, и я больше никогда не пробовал того вкуса.</w:t>
-[...31 lines deleted...]
-        <w:t>У тетушки Лю подернулись брови, но она быстро пришла в себя. Это произошло так быстро, что Нин Чэнь чуть не подумал, что ему показалось.</w:t>
+        <w:t>- Это было так ароматно и сладко - самое приятное воспоминание моего детства. Но потом она пропала, и я больше никогда не пробовал того вкуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У тетушки Лю дернулись брови, но она быстро пришла в себя. Это произошло так стремительно, что Нин Чэнь чуть не подумал, что ему показалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тетушка Лю сжала свои иссохшие губы и с трудом выдавливает из хриплого горла фразу.</w:t>
+        <w:t>Тетушка Лю сжала свои иссохшие губы и с трудом хрипло выдавила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,291 +3086,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Айвэй не боялась, что он запомнит расположение комнат в здании, и это не сулило ничего хорошего.</w:t>
-[...239 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
+        <w:t>Госпожа Айвэй не боялась, что он запомнит расположение комнат, и это не сулило ничего хорошего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>