--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек, слепивший этот снежок, был мягкосердечен и специально сделал его рыхлым, поэтому, даже когда снежок попал в Лин Чэня, тот не почувствовал боли, а лишь увидел, как снежок рассыпался, едва коснувшись его тела, оставив на груди еле заметный след.</w:t>
+        <w:t>Человек, слепивший этот снежок, был мягкосердечен и специально сделал его рыхлым, поэтому, даже когда снежок попал в Лин Чэня, тот не почувствовал боли, а лишь увидел, как снежок рассыпался, едва коснувшись его тела, оставив на груди едва заметный след.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игра с «небесными», «земными» и «человеческими» картами - это действительно не простая игра.</w:t>
+        <w:t>Игра с «небесными», «земными» и «человеческими» картами - это действительно непростая игра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэню недоумевал:</w:t>
+        <w:t>Лин Чэнь недоумевал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В такой ситуации Хэ Цзиньчжао, конечно же, не мог оставить Линь Чэня одного.</w:t>
+        <w:t>В такой ситуации Хэ Цзиньчжао, конечно же, не мог оставить Лин Чэня одного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обед принес к двери лично Го-цзы - как обычно, обильные блюда из рыбы и мяса. Лин Чэнь ел и думал: холодильник, в котором хранилось все это мясо, теперь стал местом упокоения Лао Ли. Интересно, знают ли об этом остальные члены съемочной группы?</w:t>
+        <w:t>Обед к двери принес лично Го-цзы - как обычно, обильные блюда из рыбы и мяса. Лин Чэнь ел и думал: холодильник, в котором хранилось все это мясо, теперь стал местом упокоения Лао Ли. Интересно, знают ли об этом остальные члены съемочной группы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Директор Фэн, нет, дядя Фэн! - Нин Вэй почти бросился в объятия грязи, льстя ему и пытаясь задобрить: - Дядя Фэн, ты должен помочь Нин-Нину… Разве ты не говорил, что мы в одной лодке? Я твой самый главный инструмент для зарабатывания денег. Я забрал судьбу Хэ Цзиньчжао, заменил его на месте лавной звезды, и все деньги, которые я заработаю, отдам тебе!</w:t>
+        <w:t>- Директор Фэн, нет, дядя Фэн! - Нин Вэй почти бросился в объятия грязи, льстя ему и пытаясь задобрить: - Дядя Фэн, ты должен помочь Нин-Нину… Разве ты не говорил, что мы в одной лодке? Я твой самый главный инструмент для зарабатывания денег. Я забрал судьбу Хэ Цзиньчжао, заменил его на месте главной звезды, и все деньги, которые я заработаю, отдам тебе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>