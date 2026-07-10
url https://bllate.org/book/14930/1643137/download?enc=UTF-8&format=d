--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ярко-желтые мешки заполняли всю эту маленькую комнату для хранения тел, и только на пустом месте посередине стоял тяжелый гроб. Передняя его часть быше выше задней, углы отделаны золотом, по бокам черного деревянного гроба было выгравировано по огромному иероглифу «奠»*. Это был весьма традиционный гроб.</w:t>
+        <w:t>Ярко-желтые мешки заполняли всю эту маленькую комнату для хранения тел, и только на пустом месте посередине стоял тяжелый гроб. Передняя его часть была выше задней, углы отделаны золотом, по бокам черного деревянного гроба было выгравировано по огромному иероглифу «奠»*. Это был весьма традиционный гроб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такую же жгучую боль он уже испытывал однажды: когда они с Лин Чэнем встретились в первый раз, они еще не знали, что не могут находиться слишком далеко друг от друга. Тогда он глупо последовал за катафалком, но, не успев выехать за ворота бюро, почувствовал сильную боль в сердце, и только вернувшись к Лин Чэню пришел в норму.</w:t>
+        <w:t>Такую же жгучую боль он уже испытывал однажды: когда они с Лин Чэнем встретились в первый раз, они еще не знали, что не могут находиться слишком далеко друг от друга. Тогда он глупо последовал за катафалком, но, не успев выехать за ворота бюро, почувствовал сильную боль в сердце, и только вернувшись к Лин Чэню, пришел в норму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Кто вообще читает такие книги, когда дежурит в морге? - Хэ Цзиньчжао представил себе, как Лин Чэнь во время дежурства, накинув куртку, прислонился к столу и с увлечением читает детектив о убийстве, и ему стало забавно. - Ты, наверное, имеешь в виду сюжет по типу «Изолированный особняк в снежную бурю», придуманный Агатой Кристи.</w:t>
+        <w:t>- Кто вообще читает такие книги, когда дежурит в морге? - Хэ Цзиньчжао представил себе, как Лин Чэнь во время дежурства, накинув куртку, прислонился к столу и с увлечением читает детектив об убийстве, и ему стало забавно. - Ты, наверное, имеешь в виду сюжет по типу «Изолированный особняк в снежную бурю», придуманный Агатой Кристи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>