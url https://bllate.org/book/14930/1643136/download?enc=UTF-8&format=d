--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь сначала думал, что место съемок будет недалеко, но только сев в машину он понял, что съемочная площадка действительно находилась глубоко в горах!</w:t>
+        <w:t>Лин Чэнь сначала думал, что место съемок будет недалеко, но только сев в машину, он понял, что съемочная площадка действительно находилась глубоко в горах!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ляо Ли был каскадером, работавшим на съемках фильма «Тайна бамбуковой деревни». В профессии каскадера большое значение придается ученичеству: каскадеры обычно объединяются в группы и переходят от одной съемочной группы к другой. По окончании работы над одним проектом каскадеры под руководством старшего группы отправляются на следующий.</w:t>
+        <w:t>Лао Ли был каскадером, работавшим на съемках фильма «Тайна бамбуковой деревни». В профессии каскадера большое значение придается ученичеству: каскадеры обычно объединяются в группы и переходят от одной съемочной группы к другой. По окончании работы над одним проектом каскадеры под руководством старшего группы отправляются на следующий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Трос, прикрепленные к Лао Ли, был лично проверен руководителем группы, и при подъеме все было в порядке, но как раз в тот момент, когда он прыгнул с обрыва, трос оборвался!</w:t>
+        <w:t>Трос, прикрепленный к Лао Ли, был лично проверен руководителем группы, и при подъеме все было в порядке, но как раз в тот момент, когда он прыгнул с обрыва, трос оборвался!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>