--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Too young, too simple, sometimes naive!*. - Ху Ичжи был в ярости, он грохнул стаканчиком по столу, создав такой шум, что окружающие невольно обернулись в его сторону. Ху Ичжи поспешно извинился, а затем, понизив голос, сказал: - Сколько времени мы уже следим за Нин Вэем? Этот парень каждый день либо посещает деловые мероприятия, либо снимается в развлекательных шоу. Куда бы он ни пошел, его окружают толпы людей, и мы просто не можем подобраться к нему.</w:t>
+        <w:t>- Too young, too simple, sometimes naive!* - Ху Ичжи был в ярости, он грохнул стаканчиком по столу, создав такой шум, что окружающие невольно обернулись в его сторону. Ху Ичжи поспешно извинился, а затем, понизив голос, сказал: - Сколько времени мы уже следим за Нин Вэем? Этот парень каждый день либо посещает деловые мероприятия, либо снимается в развлекательных шоу. Куда бы он ни пошел, его окружают толпы людей, и мы просто не можем подобраться к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>@Одноклассник: ?? Разве ты не работаешь в похоронном бюро?? Кому ты помогаешь выбиваешь долги?</w:t>
+        <w:t>@Одноклассник: ?? Разве ты не работаешь в похоронном бюро?? Кому ты помогаешь выбивать долги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>