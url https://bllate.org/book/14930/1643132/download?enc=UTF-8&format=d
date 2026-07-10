--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя эта игра выглядела эффектно, по сути ее игровой процесс не отличался от классических MOBA-игр. Команда A, в которой играл Нин Вэй, должна была защищать золотое яблоко, важность которого приравнивалась к «кристаллу» своей команды, а цель команды B - захватить его.</w:t>
+        <w:t>Хотя эта игра выглядела эффектно, по сути ее игровой процесс не отличался от классических MOBA-игр*. Команда A, в которой играл Нин Вэй, должна была защищать золотое яблоко, важность которого приравнивалась к «кристаллу» своей команды, а цель команды B - захватить его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед ней стояли две соратницы, с абсолютно одинаковыми внешностью и никами!</w:t>
+        <w:t>Перед ней стояли две соратницы, с абсолютно одинаковой внешностью и никами!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поклонники Нин-Нина в основном были довольно молодыми, в основном ученицами средней и старшей школы. Психологические исследования показывают, что дети этого возраста находятся в периоде полового созревания, под воздействием гормонов они легко поддаются импульсам и более подвержены влиянию радикальных идей.</w:t>
+        <w:t>Поклонники Нин-Нина в основном были довольно молодыми, и в основном ученицами средней и старшей школы. Психологические исследования показывают, что дети этого возраста находятся в периоде полового созревания, под воздействием гормонов они легко поддаются импульсам и более подвержены влиянию радикальных идей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под его ногами раздавались частые удары, Нин Вэй в панике убегал, но, к несчастью, ему было необходимо заботиться о своем образе, и, бежав, он продолжал следить за осанкой, стараясь сохранить лицо.</w:t>
+        <w:t>Под его ногами раздавались частые удары, Нин Вэй в панике убегал, но, к несчастью, ему было необходимо заботиться о своем образе, и, убегая, он продолжал следить за осанкой, стараясь сохранить лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>