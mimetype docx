--- v0 (2026-05-18)
+++ v1 (2026-07-07)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как и предполагал Лин Чэнь, в принесенные фруктовые напитках снова была «добавка». Изначально уставшие девушки после того, как выпили напитки, снова стали полны энергии.</w:t>
+        <w:t>Как и предполагал Лин Чэнь, в принесенных фруктовых напитках снова была «добавка». Изначально уставшие девушки после того, как выпили напитки, снова стали полны энергии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- … Почему он выглядит не так, как как я помню?</w:t>
+        <w:t>- … Почему он выглядит не так, как я помню?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не могу, у меня тошнит от VR! С обычными играми у меня нет проблем, а от VR-игр меня каждый раз рвет.</w:t>
+        <w:t>- Не могу, меня тошнит от VR! С обычными играми у меня нет проблем, а от VR-игр меня каждый раз рвет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его взгляд был острым, как стрела, и Нин Вэй почувствовал себя словно пронзенным. Хотя только что многие в зале шептались о изменении его внешности, Нин Вэй оставался невозмутимым, но сейчас, глядя на этого «поклонника» перед собой, он почувствовал, как из глубины души поднимается неописуемое чувство опасности.</w:t>
+        <w:t>Его взгляд был острым, как стрела, и Нин Вэй почувствовал себя словно пронзенным. Хотя только что многие в зале шептались об изменении его внешности, Нин Вэй оставался невозмутимым, но сейчас, глядя на этого «поклонника» перед собой, он почувствовал, как из глубины души поднимается неописуемое чувство опасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не обязательно фанат, я вижу, он довольно холодно относится к Нин Вэй, может, это подсадная утка от игровой компании?</w:t>
+        <w:t>- Не обязательно фанат, я вижу, он довольно холодно относится к Нин Вэю, может, это подсадная утка от игровой компании?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>